--- v0 (2026-07-21)
+++ v1 (2026-09-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G37"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
     <col width="55" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Reference Number</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Operator</t>
@@ -467,1367 +467,1509 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Submitted At</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Expiry Date</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Days Left</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>RUBNX0617</t>
+          <t>VDOID0813</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>General Betting Operating Licence</t>
+          <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2026-09-06</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ZQIKT0429</t>
+          <t>OJZNS0615</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EDGEWARE GAMING SOLUTIONS LTD</t>
+          <t>WORLDSTAR  BETTING  (U) LIMITED</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2026-08-22</t>
+          <t>2026-10-19</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>PEMDB0601</t>
+          <t>RQLCQ0814</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>NEXVERA LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Casino Operating Licence</t>
+          <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-06-04</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-10-16</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>12</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>AJZUZ0408</t>
+          <t>HAQUR0730</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>WIN88 GAMING LIMITED</t>
+          <t>QUEEN SLOTS UGANDA - SMC LIMITED</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Casino Operating Licence</t>
+          <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>YNYOW0429</t>
+          <t>NGMJT0522</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>BLUE CUBE LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Gambling Software Operating Licence</t>
+          <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BLKAZ0409</t>
+          <t>LUDBZ0616</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>SILESIA BET LIMITED</t>
+          <t>LATANIA LIMITED</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>GGVWN0423</t>
+          <t>ZQIKT0429</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>EDGEWARE GAMING SOLUTIONS LTD</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Casino Operating Licence</t>
+          <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
+          <t>2026-08-22</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>SNIWE0322</t>
+          <t>AJZUZ0408</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>GEEFY ENTERTAINMENT - SMC LTD</t>
+          <t>WIN88 GAMING LIMITED</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Casino Operating Licence</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>WVTBM0312</t>
+          <t>YNYOW0429</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>BUFFALO GAMING BETS LIMITED</t>
+          <t>BLUE CUBE LIMITED</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine General Operating Licence</t>
+          <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>TDVAC0106</t>
+          <t>BLKAZ0409</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>TGW LIMITED</t>
+          <t>SILESIA BET LIMITED</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Casino Operating Licence</t>
+          <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>NLMWM0106</t>
+          <t>GGVWN0423</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>TGW LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>General Betting Operating Licence</t>
+          <t>Casino Operating Licence</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BFONC0128</t>
+          <t>SNIWE0322</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>GEEFY ENTERTAINMENT - SMC LTD</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine General Operating Licence</t>
+          <t>Casino Operating Licence</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>UWFUC1210</t>
+          <t>WVTBM0312</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>PAPERCLIP TRADING UGANDA LIMITED</t>
+          <t>BUFFALO GAMING BETS LIMITED</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>General Betting Operating Licence</t>
+          <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2026-01-05</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>OAIHX1028</t>
+          <t>TDVAC0106</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>TGW LIMITED</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine General Operating Licence</t>
+          <t>Casino Operating Licence</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>2025-12-30</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>EBPQE1029</t>
+          <t>NLMWM0106</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>PREPAID SERVICES UGANDA LIMITED</t>
+          <t>TGW LIMITED</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2025-12-29</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>WSZZN0820</t>
+          <t>BFONC0128</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BEKOC0205</t>
+          <t>UWFUC1210</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>BET NEST LIMITED</t>
+          <t>PAPERCLIP TRADING UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2025-02-05</t>
+          <t>2026-01-05</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>2025-04-06</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>ZVAHF0203</t>
+          <t>OAIHX1028</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>NEXORA TECHNOLOGY CO. LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Gambling Software Operating Licence</t>
+          <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2025-02-03</t>
+          <t>2025-10-31</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2025-04-04</t>
+          <t>2025-12-30</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>OZVTY1213</t>
+          <t>EBPQE1029</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>PM GAMING LIMITED</t>
+          <t>PREPAID SERVICES UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Gambling Software Operating Licence</t>
+          <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2024-12-13</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-12-29</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>OETAR1211</t>
+          <t>WSZZN0820</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>JEKA GAMING LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Casino Operating Licence</t>
+          <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2024-12-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2025-02-09</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>DMPYF1211</t>
+          <t>BEKOC0205</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>BET NEST LIMITED</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Bingo Operating Licence</t>
+          <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2024-12-11</t>
+          <t>2025-02-05</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2025-02-09</t>
+          <t>2025-04-06</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>LCNWD1210</t>
+          <t>ZVAHF0203</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>GEEFY ENTERTAINMENT - SMC LTD</t>
+          <t>NEXORA TECHNOLOGY CO. LIMITED</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>cancelled</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2024-12-10</t>
+          <t>2025-02-03</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2025-02-08</t>
+          <t>2025-04-04</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>DXLSQ1205</t>
+          <t>OZVTY1213</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>PM GAMING LIMITED</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>cancelled</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2024-12-13</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2025-02-03</t>
+          <t>2025-02-11</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>YPVLQ1129</t>
+          <t>OETAR1211</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>JEKA GAMING LTD</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine General Operating Licence</t>
+          <t>Casino Operating Licence</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>cancelled</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2024-12-11</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-09</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>SMRDP1129</t>
+          <t>DMPYF1211</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>QUICK VENTURE LIMITED</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Gambling Software Operating Licence</t>
+          <t>Bingo Operating Licence</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2024-12-11</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-09</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>GTRTG1129</t>
+          <t>LCNWD1210</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>GEEFY ENTERTAINMENT - SMC LTD</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>cancelled</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2024-12-10</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-08</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>EHOCB1129</t>
+          <t>DXLSQ1205</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>General Betting Operating Licence</t>
+          <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-03</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>CDFVW1128</t>
+          <t>YPVLQ1129</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>RUBINE BOX UGANDA LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>General Betting Operating Licence</t>
+          <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2024-11-29</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>2025-01-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>NEKJD1122</t>
+          <t>SMRDP1129</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>QUICK VENTURE LIMITED</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>cancelled</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2024-11-22</t>
+          <t>2024-11-29</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2025-01-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>BLUAY1122</t>
+          <t>GTRTG1129</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine General Operating Licence</t>
+          <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>cancelled</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2024-11-22</t>
+          <t>2024-11-29</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>2025-01-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>MPDQZ1120</t>
+          <t>EHOCB1129</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine General Operating Licence</t>
+          <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2024-11-20</t>
+          <t>2024-11-29</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2025-01-19</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>PYSKQ1113</t>
+          <t>CDFVW1128</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>SYNERLINK GROUP LIMITED</t>
+          <t>RUBINE BOX UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine Technical Operating Licence</t>
+          <t>General Betting Operating Licence</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2024-11-13</t>
+          <t>2024-11-28</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>2025-01-12</t>
+          <t>2025-01-27</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>YXLVK1112</t>
+          <t>NEKJD1122</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>FIRMA PROFIT INTERNATIONAL (PTY) LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Gaming or Betting Machine General Operating Licence</t>
+          <t>Gambling Software Operating Licence</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2024-11-12</t>
+          <t>2024-11-22</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>2025-01-11</t>
+          <t>2025-01-21</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>SJUSJ1031</t>
+          <t>BLUAY1122</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ARCADIA HOSPITALITY LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>General Betting Operating Licence</t>
+          <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-11-22</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-01-21</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>NGCAD1031</t>
+          <t>MPDQZ1120</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Gaming or Betting Machine General Operating Licence</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-11-20</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-01-19</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
+          <t>PYSKQ1113</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>SYNERLINK GROUP LIMITED</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Gaming or Betting Machine Technical Operating Licence</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>2024-11-13</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>2025-01-12</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>YXLVK1112</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>FIRMA PROFIT INTERNATIONAL (PTY) LIMITED</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Gaming or Betting Machine General Operating Licence</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>submitted</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>2024-11-12</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>2025-01-11</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>SJUSJ1031</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>ARCADIA HOSPITALITY LTD</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>General Betting Operating Licence</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>submitted</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>2024-12-30</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>NGCAD1031</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Gaming or Betting Machine General Operating Licence</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>submitted</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>2024-12-30</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
           <t>OXZUS1016</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B41" t="inlineStr">
         <is>
           <t>CHOP GAMING LIMITED</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C41" t="inlineStr">
         <is>
           <t>Casino Operating Licence</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>cancelled</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>2024-10-16</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>2024-12-15</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>