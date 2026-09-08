--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G818"/>
+  <dimension ref="A1:G937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="33" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Reference Number</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Operator</t>
@@ -467,30184 +467,34387 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Submitted At</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Expiry Date</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Days Left</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>FTZSS0519</t>
+          <t>XCNZY0518</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>MAGIC BET ELEGU TOWN</t>
+          <t>BAMBOO</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-11-07</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KAKDE0519</t>
+          <t>BZXSO0519</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>MAGIC BET GAYAZA TOWN</t>
+          <t>KUMBUZI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-11-07</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>SAHOV0519</t>
+          <t>HFMDP0908</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>MAGIC BET KUMBUZI</t>
+          <t>MPERERWE - KAVULE STAGE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-11-07</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>UWVPG0519</t>
+          <t>PKUAU0908</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>KASANGATI</t>
+          <t>MUHINDO BUILDING-KASANDA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-11-07</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>KMLFN0519</t>
+          <t>BXMQJ0226</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>MAGIC BET KAWALA TOWN</t>
+          <t>Kalangala</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ZDQZY0519</t>
+          <t>CIJVG0314</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>MAGIC BET MASINDI</t>
+          <t>zengeibe</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>KGRJT0519</t>
+          <t>QANUG0321</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINETIC CAPITAL LTD</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>MAGIC BET KABAGA</t>
+          <t>Kamukamu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-28</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>TSRAQ0519</t>
+          <t>BLTGN0412</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>FORTPORTAL</t>
+          <t>KABOWA</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-26</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>DMPNT0519</t>
+          <t>ZFHPR1113</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>MAGIC BET MUBENDE</t>
+          <t>Kagoma 1</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-11-13</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>UYZAU0519</t>
+          <t>XPFMW0416</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>MAGIC BET NSANGI</t>
+          <t>iganga 3</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>QXMLM0716</t>
+          <t>WLFQK0423</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>MBALE</t>
+          <t>Ishaka 2</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2026-07-16</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G12" t="n">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>APJRC0716</t>
+          <t>YUKYU0422</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>MABIITO</t>
+          <t>Kapchorwa</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2026-07-16</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>MTJNC0716</t>
+          <t>LREXE0415</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>LUZIRA</t>
+          <t>Kamuli 1</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2026-07-16</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>2026-09-14</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>HWWQI0314</t>
+          <t>TWCAV1024</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Kitobo</t>
+          <t>Kireka 3</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>2026-09-11</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>HKKMV0314</t>
+          <t>FJVXL0418</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>dimo</t>
+          <t>Ntungamo 1</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2026-09-11</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G16" t="n">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>AOIVH0226</t>
+          <t>UKHKR0420</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Igayaza</t>
+          <t>Ngora</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2026-09-11</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G17" t="n">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>MTKDO1024</t>
+          <t>BXMRS0414</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Suam</t>
+          <t>Padibe</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>2026-09-11</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>JORVY1024</t>
+          <t>XLANT0416</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Kasanje</t>
+          <t>Magamaga</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2026-09-11</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>NZMNS0314</t>
+          <t>CRAOM1024</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Kyenjojo</t>
+          <t>Mubarak 1</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2026-09-09</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BRGMS0314</t>
+          <t>CBQAC0417</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Kinogozi</t>
+          <t>Nebbi 2</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2026-09-09</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>DTPFF0314</t>
+          <t>QZZNP1028</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>KATANABIRWA</t>
+          <t>Zana 1</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2026-09-09</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CBBWH0314</t>
+          <t>HKHFX0418</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>KYAZANGA I</t>
+          <t>soroti market street</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2026-09-09</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>SAGFE0314</t>
+          <t>WOGUY1113</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Kumi</t>
+          <t>Bwaise</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2025-11-13</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2026-09-09</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G24" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>FTXEA0314</t>
+          <t>DHVCP0418</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Kisiita</t>
+          <t>Bugiri 1</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>2026-09-09</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G25" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>WNPZV0701</t>
+          <t>DMXUH0416</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>MEGGA GAMING LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Dungu Zone Kisaasi</t>
+          <t>Arua 5</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>2026-08-30</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G26" t="n">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>NLQOU0624</t>
+          <t>PYIQT1113</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>KIKAGATE BORDER</t>
+          <t>Busega 1</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
+          <t>2025-11-13</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2026-08-23</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>EROIH0416</t>
+          <t>OJFFY1113</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Yumbe</t>
+          <t>Bakuli</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2025-11-13</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G28" t="n">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>DNEJW0415</t>
+          <t>SKTQV0416</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Nawanyago</t>
+          <t>Iganga 2</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>HWNJH0423</t>
+          <t>FRDGQ0821</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>DAYOHTECH SOLUTIONS - SMC  LTD</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Bushenyi</t>
+          <t>BWAISE BRANCH</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-10-24</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>IRGMY0422</t>
+          <t>EGPCY0824</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>ELDORADO COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Bugadde</t>
+          <t>PALLISA</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G31" t="n">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>XPJTJ0414</t>
+          <t>OCPLU0824</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>ELDORADO COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>main branch jinja</t>
+          <t>NAMAKWEKWE</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>AFPPL0423</t>
+          <t>PTUOC0531</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Kibuku</t>
+          <t>NAKIVULE</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>ENEQI0427</t>
+          <t>UEJKZ0531</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Masaka</t>
+          <t>MAYUGE JINJA RD</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>2026-08-15</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>EMIIG0608</t>
+          <t>VCENA0531</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>TOP BET SPORTS BETTING LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Ndeeba - Mbaawo</t>
+          <t>NDEJJE WAKISO new</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2026-06-08</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G35" t="n">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ARYIB0606</t>
+          <t>ADNZV0531</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Kasambira</t>
+          <t>LUBIRI MBARARA New</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2026-06-06</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>2026-08-05</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G36" t="n">
-        <v>14</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>CFTOJ1024</t>
+          <t>OSPUF0531</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Masaka Ex</t>
+          <t>KABUSAROKE</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>IVLFF1024</t>
+          <t>IKINQ0531</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Luzira Ex</t>
+          <t>LACEKOCET</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>YLNQZ0526</t>
+          <t>OCVZP0531</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>DAYOHTECH SOLUTIONS - SMC  LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>MPERERWE BRANCH</t>
+          <t>KALIRO BR1</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>VRAMF0526</t>
+          <t>DUYDJ0531</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>DAYOHTECH SOLUTIONS - SMC  LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>MUKONO BRANCH</t>
+          <t>LEFORI new</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G40" t="n">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>XUTYT0526</t>
+          <t>GUTQV0531</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>DAYOHTECH SOLUTIONS - SMC  LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>KABALAGALA BRANCH</t>
+          <t>KYABAKUZA new</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>CWGAP0519</t>
+          <t>FKXVS0531</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>NAKAWA</t>
+          <t>KISOGA BR</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G42" t="n">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>JMDVB1024</t>
+          <t>ESJJV0531</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>kYENGERA eX</t>
+          <t>KASENSIRO IRONN</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G43" t="n">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>JAWPT1024</t>
+          <t>GKUUD0531</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Namuwongo Ex</t>
+          <t>GULU 5</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="G44" t="n">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>JINNV0521</t>
+          <t>EOQEC0531</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>ARUA ARIVU JM</t>
+          <t>KISHABYA</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G45" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>YXWIL1024</t>
+          <t>LRUKO0531</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Ntinda Ex</t>
+          <t>KAGETI</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G46" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>ICTCM1024</t>
+          <t>JZQVQ0531</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Nateete Ex</t>
+          <t>ARUA II KKT</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G47" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>QCNFA0520</t>
+          <t>GOGQM0531</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Kisoro3</t>
+          <t>BUGIRI2</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G48" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>XZAVQ0520</t>
+          <t>AYZOS0415</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>ARUA MD</t>
+          <t>buwenge</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>2026-07-19</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G49" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>TGEYU0520</t>
+          <t>FOBFU0531</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>MAYA</t>
+          <t>BUJJUKO new</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>2026-07-19</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G50" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>BCYLY0520</t>
+          <t>QGEGE0531</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>KOBOKO KASIANO</t>
+          <t>BIISO</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>2026-07-19</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G51" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>ZNDGU0518</t>
+          <t>GWRAY0531</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>NYAHUKA BRANCH</t>
+          <t>ARUA IV EDIOFE</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>2026-07-18</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G52" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>BXYBM0507</t>
+          <t>KXHQP0531</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>MASENGERE</t>
+          <t>ANGAL BRANCH</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G53" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>FKWIQ0415</t>
+          <t>RPVJR0531</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Kazo</t>
+          <t>HARUNA TOWERS New</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G54" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>UBGTT0420</t>
+          <t>GXJUR1024</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Nakaloke</t>
+          <t>SENYI BRANCH</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G55" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>LIDCN0416</t>
+          <t>HXCAR1024</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Nyamityobora</t>
+          <t>WAIRAKA</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G56" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>SFZUE0419</t>
+          <t>UMFHA1024</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>budaka</t>
+          <t>RUBINDI 2</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G57" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>IDZLK0302</t>
+          <t>BGISS0314</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Hanyz 2</t>
+          <t>Kakumiro</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G58" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>HXKSH0318</t>
+          <t>GSMKD0314</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>NANSANA</t>
+          <t>Busuyi</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G59" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>EJUYW0514</t>
+          <t>XPRCT0226</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>KIGOROBYA 2</t>
+          <t>KAJANI</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G60" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>AUACB0514</t>
+          <t>OJPUK1024</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>HOIMA FREEDOM</t>
+          <t>KIYUNGA BRA</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>VBYKO0502</t>
+          <t>SITEM1024</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>BSD PROPERTIES LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>hill drive</t>
+          <t>GULU BET MASTER</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>2026-07-05</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>BMZAN0305</t>
+          <t>TVMII1024</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>MAGIC BET BULINDO</t>
+          <t>KORO</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>BUQDD0305</t>
+          <t>TGMIQ0314</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>MAGIC BET ENTEBBE NEW</t>
+          <t>Mbale tc</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>RXFTH0305</t>
+          <t>OAXJS0314</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>MAGIC BET MUKONO</t>
+          <t>Mbale Nkoma</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>MSOUP0305</t>
+          <t>LTLII1027</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>VBET LIMITED</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>MAGIC BET ABAYITA ABABIRI 2</t>
+          <t>Vbet Office</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-10-27</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>ITSSR0305</t>
+          <t>OVMCD0823</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>MAGIC BET KASANDA</t>
+          <t>Angwetangwet</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>44</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>HPPGW0305</t>
+          <t>BBCPL0416</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>MAGIC BET MPERERWE NEW</t>
+          <t>KASANDA</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>LZWOA0305</t>
+          <t>JMMSF0417</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>MAGIC BET NEW SLOT</t>
+          <t>WANTONI BRANCH</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G69" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>ZFGJU0305</t>
+          <t>LXWAN0417</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>MAGIC BET NAKULABYE  2</t>
+          <t>BWEYOGERERE BRANCH</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G70" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>ZGAUL0305</t>
+          <t>PWZGU0417</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>MAGIC BET NAGURU</t>
+          <t>HBT BRANCH</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G71" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>KOVIH0429</t>
+          <t>RISVB0416</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>LIRA 3</t>
+          <t>iganga 4</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>2026-06-29</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G72" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BLKIJ0423</t>
+          <t>ESXHR0417</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Bulenga Centre</t>
+          <t>NAMINYA BRANCH</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G73" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>ECPTG0424</t>
+          <t>BUBUV0823</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Lyantonde Mabiito</t>
+          <t>IGANGA 2</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G74" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>NEJHX0418</t>
+          <t>DMZNQ0823</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Ntungamo</t>
+          <t>IGANGA MAIN</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G75" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>KSRII0424</t>
+          <t>QCMYL0416</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Kazo</t>
+          <t>Kakooba 1</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G76" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>BEFJT0423</t>
+          <t>JHWPC0420</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Bulaga Centre</t>
+          <t>Kumi</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="G77" t="n">
+        <v>43</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>DBIJZ0428</t>
+          <t>FVFNV0421</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Zigoti</t>
+          <t>Butenga</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="G78" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>IRISI0416</t>
+          <t>DQNMF0416</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Mityana Ambiance</t>
+          <t>Iganga tipa stage</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="G79" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>VYITD0417</t>
+          <t>ITKKU0428</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>888 SPORTS BETTING LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>RUBINDI</t>
+          <t>Eddy's</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="G80" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>PNFWY0417</t>
+          <t>PWOVK0317</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>888 SPORTS BETTING LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>KYENSHAMA</t>
+          <t>MUTONIS BAR</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="G81" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>RZVDV0417</t>
+          <t>MXUBZ0423</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>888 SPORTS BETTING LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>BUSUNJU</t>
+          <t>Kizinda</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>2026-06-27</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="G82" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>CVLRO0424</t>
+          <t>RWXJW0317</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Namutumba</t>
+          <t>NATEETE PARK</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="G83" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>JXGIP0424</t>
+          <t>SOEEA0820</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Kasenge Main</t>
+          <t>KIBOGA</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="G84" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>MNYDZ0424</t>
+          <t>NQUIB1013</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Namutumba II</t>
+          <t>KIREKA RAILWAY</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2025-10-13</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="G85" t="n">
+        <v>39</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>KNONW0424</t>
+          <t>JMMDJ0817</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Kalagi</t>
+          <t>MIRACLE ARCADE</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="G86" t="n">
+        <v>39</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>KUZQA0424</t>
+          <t>DNSBP0522</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Kabalagala II</t>
+          <t>LIRA TESO BAR</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="G87" t="n">
+        <v>39</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>WEFVN0424</t>
+          <t>YDZRV0615</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Kasubi</t>
+          <t>PAIDER</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="G88" t="n">
+        <v>39</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>YHWAC0424</t>
+          <t>TMXPT0818</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>PEPETA BETS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Namugongo Road</t>
+          <t>PEPETA BETS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="G89" t="n">
+        <v>39</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>QXKPK0424</t>
+          <t>KCXTG0311</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Jinja Main</t>
+          <t>KOBOKO 1</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="G90" t="n">
+        <v>38</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>ZTHJL0424</t>
+          <t>KIVWA0311</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Busembatya Ku Stage</t>
+          <t>KOBOKO 2</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="G91" t="n">
+        <v>38</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>OMGCC0425</t>
+          <t>LYTYY0818</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Jinja Buwenge</t>
+          <t>Betsoft western</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="G92" t="n">
+        <v>38</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>QAZZW0425</t>
+          <t>SBMGE0416</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Nabyewanga</t>
+          <t>OLABA</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="G93" t="n">
+        <v>38</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>DAKSV0424</t>
+          <t>PDJGT1023</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>ORCHID CASINO (U) LIMITED</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Owobulenzi Old</t>
+          <t>orchid casino</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2025-10-23</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="G94" t="n">
+        <v>38</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>DWXHV0425</t>
+          <t>WIIWM1013</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Wobulenzi I</t>
+          <t>LIVERPOOL 2</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2025-10-13</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="G95" t="n">
+        <v>37</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>AFYNX0425</t>
+          <t>RHHLR0416</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Kayabwe 2</t>
+          <t>BWEYALE</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="G96" t="n">
+        <v>37</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>WJEPX0425</t>
+          <t>AVESI1013</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Buto - Butambala</t>
+          <t>KABALAGALA</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2025-10-13</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="G97" t="n">
+        <v>37</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>DJBUP0424</t>
+          <t>XGMPQ0416</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Kamuli Town</t>
+          <t>CUSTOM CORNER</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="G98" t="n">
+        <v>37</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>XJNUF0424</t>
+          <t>LDVGI1013</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Kabalagala Up</t>
+          <t>KISENYI</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2025-10-13</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="G99" t="n">
+        <v>37</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>QDJFE0219</t>
+          <t>LCWJS0413</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>ADUKU</t>
+          <t>NABYEWANGA</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="G100" t="n">
+        <v>37</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>OFTAS0424</t>
+          <t>YFEWB0814</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Kawuku-Kalina</t>
+          <t>BWEYALE CAMP ROAD</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="G101" t="n">
+        <v>34</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>WEADE0424</t>
+          <t>YZLBR0811</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SATIBET COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Kawempe</t>
+          <t>HEAD OFFICE</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="G102" t="n">
+        <v>32</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>LSQDO0424</t>
+          <t>LCILB0417</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Kikyusa I</t>
+          <t>WANKULUKUKU BRANCH</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="G103" t="n">
+        <v>31</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>CNKVB0423</t>
+          <t>MQXWA0417</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Busega Kibumbiro</t>
+          <t>NASUUTI BRANCH</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="G104" t="n">
+        <v>31</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>OYHAZ0424</t>
+          <t>GHYFD0417</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Kinyogoga</t>
+          <t>KOSOVO BRANCH</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="G105" t="n">
+        <v>31</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>ZRNWB0424</t>
+          <t>FTGGZ0417</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Kisenyi Ku Buwunga</t>
+          <t>USAFI BRANCH</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="G106" t="n">
+        <v>31</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>GBMZK0423</t>
+          <t>FIKKY0417</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Busabala Kanabe</t>
+          <t>RWAHI BRANCH</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="G107" t="n">
+        <v>31</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>BVAWB0424</t>
+          <t>HHVLK0806</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Lweza</t>
+          <t>AVIS</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="G108" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>XSZDZ0423</t>
+          <t>WVMWW0806</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Irundu</t>
+          <t>Kasenge</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="G109" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>CSVGZ0420</t>
+          <t>PUXUU0806</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Doko</t>
+          <t>Kawempe Tula</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="G110" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>HYHKN0419</t>
+          <t>YVENC0203</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Fortportal</t>
+          <t>Masaka</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="G111" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>LWXTT0416</t>
+          <t>BRNBU1024</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Arua Taxi Park</t>
+          <t>Nyendo Ex</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="G112" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>CRZEX0423</t>
+          <t>IEGRJ1024</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Pallisa</t>
+          <t>Buwaya</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="G113" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>GKNCC0415</t>
+          <t>GFYTI1024</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Sastos</t>
+          <t>Nakawuka</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="G114" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>NNBYX0423</t>
+          <t>MEIXG1024</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Abayita Ku Kye Kabale</t>
+          <t>Bukwo</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="G115" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>KRJXH0423</t>
+          <t>OPTMT0531</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Bwaise Kafunda</t>
+          <t>LYAMIKOMA new</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="G116" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>ROYVW0423</t>
+          <t>VQNNJ0730</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>QUEEN SLOTS UGANDA - SMC LIMITED</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Abayita</t>
+          <t>Busega</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="G117" t="n">
+        <v>24</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>XGQFN0423</t>
+          <t>TUMQY0730</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TOP BET SPORTS BETTING LIMITED</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Mpigi</t>
+          <t>Kafumbe</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="G118" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>FHYEU0423</t>
+          <t>ZWMWI0730</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TOP BET SPORTS BETTING LIMITED</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Bweyogerere</t>
+          <t>Nateete</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="G119" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>QXTKY0423</t>
+          <t>OEUSE0417</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Wankulukuku Main</t>
+          <t>GULU BRANCH</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="G120" t="n">
+        <v>18</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>HLWLD0423</t>
+          <t>FTZSS0519</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Bunamwaya Ngobe</t>
+          <t>MAGIC BET ELEGU TOWN</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G121" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>UOHHO0203</t>
+          <t>KAKDE0519</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Adjumani</t>
+          <t>MAGIC BET GAYAZA TOWN</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G122" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>DFUYP0409</t>
+          <t>SAHOV0519</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>NAMASUBA</t>
+          <t>MAGIC BET KUMBUZI</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G123" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>QPUBY0203</t>
+          <t>UWVPG0519</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>PAKELLE</t>
+          <t>KASANGATI</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G124" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>KSKHC0412</t>
+          <t>KMLFN0519</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>MOYO 1</t>
+          <t>MAGIC BET KAWALA TOWN</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G125" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>HKJVU0203</t>
+          <t>ZDQZY0519</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Kiryandongo</t>
+          <t>MAGIC BET MASINDI</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G126" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>OTPYD0203</t>
+          <t>KGRJT0519</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>KAMPALA ROAD KAMDINI</t>
+          <t>MAGIC BET KABAGA</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G127" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>TQDXC0409</t>
+          <t>TSRAQ0519</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>KAKOOGE</t>
+          <t>FORTPORTAL</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G128" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>JEOUF0409</t>
+          <t>DMPNT0519</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>BWEYALE GULU STAGE</t>
+          <t>MAGIC BET MUBENDE</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G129" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>AEKJQ0423</t>
+          <t>UYZAU0519</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>SOROTI CITY</t>
+          <t>MAGIC BET NSANGI</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G130" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>TDTKG0901</t>
+          <t>QXMLM0716</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Madudu</t>
+          <t>MBALE</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>2025-09-01</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G131" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>HJCWU0416</t>
+          <t>APJRC0716</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Odramacaku</t>
+          <t>MABIITO</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G132" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>DKKSO0420</t>
+          <t>MTJNC0716</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Kisoro Main</t>
+          <t>LUZIRA</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="G133" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>BYGQS0423</t>
+          <t>HWWQI0314</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Kaaabong</t>
+          <t>Kitobo</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="G134" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>ITVEZ0420</t>
+          <t>HKKMV0314</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ocaapa</t>
+          <t>dimo</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="G135" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>PXMTY0901</t>
+          <t>AOIVH0226</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Zombo</t>
+          <t>Igayaza</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>2025-09-01</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="G136" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>RNKAI0423</t>
+          <t>MTKDO1024</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Kisiita</t>
+          <t>Suam</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="G137" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>XFVFN0219</t>
+          <t>JORVY1024</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AMIGOS GULU</t>
+          <t>Kasanje</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="G138" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>CGAIC0219</t>
+          <t>NZMNS0314</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>ADJUMANI MARKET</t>
+          <t>Kyenjojo</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="G139" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>GMPVR0219</t>
+          <t>BRGMS0314</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>KIGUMBA HOUSE</t>
+          <t>Kinogozi</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="G140" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>NGTCV0423</t>
+          <t>DTPFF0314</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>KATUUGO</t>
+          <t>KATANABIRWA</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="G141" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>IKRFH0418</t>
+          <t>CBBWH0314</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>MAGIC BET BWEYOGERERE</t>
+          <t>KYAZANGA I</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="G142" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>LBQEF0418</t>
+          <t>SAGFE0314</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>MAGIC BET JINJA</t>
+          <t>Kumi</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="G143" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>XNIBU0417</t>
+          <t>FTXEA0314</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>MAGIC BET TRUST INN</t>
+          <t>Kisiita</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="G144" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>QRMGO0418</t>
+          <t>WNPZV0701</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>MEGGA GAMING LIMITED</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>MAGIC BET KAMWENGE 3</t>
+          <t>Dungu Zone Kisaasi</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>RZWNX0418</t>
+          <t>NLQOU0624</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>MAGIC BET KASESE REGIUS 2</t>
+          <t>KIKAGATE BORDER</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>IMJQL0418</t>
+          <t>EROIH0416</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>MAGIC BET KAHENDERO</t>
+          <t>Yumbe</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>OZYBJ0418</t>
+          <t>DNEJW0415</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>MAGIC BET KITEZI</t>
+          <t>Nawanyago</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>QOWTF0417</t>
+          <t>HWNJH0423</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>MAGIC BET TROPICAL INN</t>
+          <t>Bushenyi</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>HIIPL0418</t>
+          <t>IRGMY0422</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>MAGIC BET TRIPOLI BAR</t>
+          <t>Bugadde</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>LHOCG0418</t>
+          <t>XPJTJ0414</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>MAGIC BET NKUMBA</t>
+          <t>main branch jinja</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>DCCGC0418</t>
+          <t>AFPPL0423</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>MAGIC BET MBALE</t>
+          <t>Kibuku</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>DQDEK0418</t>
+          <t>ENEQI0427</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>MAGIC BET RWAMWANJA</t>
+          <t>Masaka</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>ECAGK0417</t>
+          <t>EMIIG0608</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TOP BET SPORTS BETTING LIMITED</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>MAGIC BET PLAN B</t>
+          <t>Ndeeba - Mbaawo</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-06-08</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>XFOQC0418</t>
+          <t>ARYIB0606</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>MAGIC BET MATETE</t>
+          <t>Kasambira</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-06</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>NOKGX0418</t>
+          <t>CFTOJ1024</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>MAGIC BET TRAMP BAR</t>
+          <t>Masaka Ex</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>SUNSN0418</t>
+          <t>IVLFF1024</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>MAGIC BET MPALA 2</t>
+          <t>Luzira Ex</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>NTHMT0417</t>
+          <t>YLNQZ0526</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>DAYOHTECH SOLUTIONS - SMC  LTD</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>MAGIC BET MARIBA</t>
+          <t>MPERERWE BRANCH</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>BYAGP0417</t>
+          <t>VRAMF0526</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>DAYOHTECH SOLUTIONS - SMC  LTD</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>MAGIC BET ANOTHER LIFE</t>
+          <t>MUKONO BRANCH</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>NQKWX0422</t>
+          <t>XUTYT0526</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>DAYOHTECH SOLUTIONS - SMC  LTD</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Mateete</t>
+          <t>KABALAGALA BRANCH</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>IPZFK0420</t>
+          <t>CWGAP0519</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>KKOLO</t>
+          <t>NAKAWA</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>CMLIA0420</t>
+          <t>JMDVB1024</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>SENYI</t>
+          <t>kYENGERA eX</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>GEUOY0420</t>
+          <t>JAWPT1024</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>JINJA</t>
+          <t>Namuwongo Ex</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>YPAPM0420</t>
+          <t>JINNV0521</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>MITYANA</t>
+          <t>ARUA ARIVU JM</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>XBNXX0421</t>
+          <t>YXWIL1024</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>MUKWANO MALL</t>
+          <t>Ntinda Ex</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>YNRNL0414</t>
+          <t>ICTCM1024</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Sastos</t>
+          <t>Nateete Ex</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>YWKPY0421</t>
+          <t>QCNFA0520</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>KINETIC CAPITAL LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Nakaloke</t>
+          <t>Kisoro3</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>DAROA0314</t>
+          <t>XZAVQ0520</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Gombe new</t>
+          <t>ARUA MD</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>FXTOI0314</t>
+          <t>TGEYU0520</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ndejje</t>
+          <t>MAYA</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>MKQKM0314</t>
+          <t>BCYLY0520</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>KApeka</t>
+          <t>KOBOKO KASIANO</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>YAURQ0314</t>
+          <t>ZNDGU0518</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Kirinyandongo new</t>
+          <t>NYAHUKA BRANCH</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-18</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>OYUSY0314</t>
+          <t>BXYBM0507</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Aloi new</t>
+          <t>MASENGERE</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>ZCRJH0314</t>
+          <t>FKWIQ0415</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Lusalira</t>
+          <t>Kazo</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>GBBDP0314</t>
+          <t>UBGTT0420</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Itonjo new</t>
+          <t>Nakaloke</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>NJKUN0314</t>
+          <t>LIDCN0416</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>makindye new</t>
+          <t>Nyamityobora</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>OTDTM1024</t>
+          <t>SFZUE0419</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>PAKWACH BRANCH 11</t>
+          <t>budaka</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>WAIJT0314</t>
+          <t>IDZLK0302</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Kabembe</t>
+          <t>Hanyz 2</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>UFEEA1024</t>
+          <t>HXKSH0318</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>KINUBI</t>
+          <t>NANSANA</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>QGUSZ1024</t>
+          <t>EJUYW0514</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>GRAND STREET</t>
+          <t>KIGOROBYA 2</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>NQOAI1024</t>
+          <t>AUACB0514</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>ENTEBBE II BRANCH</t>
+          <t>HOIMA FREEDOM</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>NSWNU0905</t>
+          <t>VBYKO0502</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>BSD PROPERTIES LIMITED</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Kalaki</t>
+          <t>hill drive</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>BZISU1023</t>
+          <t>BMZAN0305</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>ADJUMANI</t>
+          <t>MAGIC BET BULINDO</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>2025-10-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>IHAHO0420</t>
+          <t>BUQDD0305</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>KATOOGO</t>
+          <t>MAGIC BET ENTEBBE NEW</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>ABUYG0420</t>
+          <t>RXFTH0305</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>NAGONGERA</t>
+          <t>MAGIC BET MUKONO</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>HAYQC0420</t>
+          <t>MSOUP0305</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>IDUDI</t>
+          <t>MAGIC BET ABAYITA ABABIRI 2</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>SUPVE0420</t>
+          <t>ITSSR0305</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>MBALALA</t>
+          <t>MAGIC BET KASANDA</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>FASPP0420</t>
+          <t>HPPGW0305</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>MILE 5</t>
+          <t>MAGIC BET MPERERWE NEW</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>KTJFF0420</t>
+          <t>LZWOA0305</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>TORORO</t>
+          <t>MAGIC BET NEW SLOT</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>JZOLC0420</t>
+          <t>ZFGJU0305</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Kisoro</t>
+          <t>MAGIC BET NAKULABYE  2</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>BMSNG0417</t>
+          <t>ZGAUL0305</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Nabitende</t>
+          <t>MAGIC BET NAGURU</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>2026-06-17</t>
+          <t>2026-07-04</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>SXKXP0417</t>
+          <t>KOVIH0429</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>LUWEERO 1</t>
+          <t>LIRA 3</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-29</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>ESFVP0415</t>
+          <t>BLKIJ0423</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Buwenge</t>
+          <t>Bulenga Centre</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>HTPAP0417</t>
+          <t>ECPTG0424</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Elegu  Amuru</t>
+          <t>Lyantonde Mabiito</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>LIKGS0417</t>
+          <t>NEJHX0418</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Mbarara city</t>
+          <t>Ntungamo</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>BMRGO0225</t>
+          <t>KSRII0424</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>ZIROBWE CENTER</t>
+          <t>Kazo</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>TXHGG0417</t>
+          <t>BEFJT0423</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>KIKYUSA 1</t>
+          <t>Bulaga Centre</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>VGBMO0417</t>
+          <t>DBIJZ0428</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>BWEYALE BRANCH</t>
+          <t>Zigoti</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>MZLOS0417</t>
+          <t>IRISI0416</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>ODRAMACAKU BRANCH</t>
+          <t>Mityana Ambiance</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>UNBVG0417</t>
+          <t>VYITD0417</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>888 SPORTS BETTING LTD</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>ARUA MAIN</t>
+          <t>RUBINDI</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>2026-04-17</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>ZJGQA0415</t>
+          <t>PNFWY0417</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>888 SPORTS BETTING LTD</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>MAFUBIRA</t>
+          <t>KYENSHAMA</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>UEXFW0416</t>
+          <t>RZVDV0417</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>888 SPORTS BETTING LTD</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>BUKUYA</t>
+          <t>BUSUNJU</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-27</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>PHSML0416</t>
+          <t>CVLRO0424</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Wobulenzi 1</t>
+          <t>Namutumba</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>UPNOE0416</t>
+          <t>JXGIP0424</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>MITYANA 1</t>
+          <t>Kasenge Main</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>BPXNN0415</t>
+          <t>MNYDZ0424</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>KITGUM 2</t>
+          <t>Namutumba II</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>VNOLM0415</t>
+          <t>KNONW0424</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>KASESE MZ</t>
+          <t>Kalagi</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>2026-06-14</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>ZUVFE0302</t>
+          <t>KUZQA0424</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>MPONDWE</t>
+          <t>Kabalagala II</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>2026-06-14</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>BNTUD0213</t>
+          <t>WEFVN0424</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>ORDRAMACHAKU BRANCH</t>
+          <t>Kasubi</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>2026-06-08</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>UTELT0213</t>
+          <t>YHWAC0424</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>KASANA-MAIN BRANCH</t>
+          <t>Namugongo Road</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>2026-06-08</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>JYRXX0407</t>
+          <t>QXKPK0424</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>ELEGU 3</t>
+          <t>Jinja Main</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>YEHWH0407</t>
+          <t>ZTHJL0424</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>NYAHUKA</t>
+          <t>Busembatya Ku Stage</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>YJOJN0407</t>
+          <t>OMGCC0425</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>MITYANA</t>
+          <t>Jinja Buwenge</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>NGBGP0407</t>
+          <t>QAZZW0425</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>KIGOROBYA</t>
+          <t>Nabyewanga</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>RCSUP0407</t>
+          <t>DAKSV0424</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>MASINDI 2</t>
+          <t>Owobulenzi Old</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>EOHQI0408</t>
+          <t>DWXHV0425</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>MAYA</t>
+          <t>Wobulenzi I</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>UGJZR0407</t>
+          <t>AFYNX0425</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>ARUA DRIVERS CORNER</t>
+          <t>Kayabwe 2</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>AMFWD0407</t>
+          <t>WJEPX0425</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>LUGOLOLE</t>
+          <t>Buto - Butambala</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>QYYFV0408</t>
+          <t>DJBUP0424</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>KABANGO</t>
+          <t>Kamuli Town</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>SMDCN0406</t>
+          <t>XJNUF0424</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>KINETIC CAPITAL LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Namulonge</t>
+          <t>Kabalagala Up</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>YTKGX0327</t>
+          <t>QDJFE0219</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>WANKULUKUKU</t>
+          <t>ADUKU</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2025-02-19</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>2026-05-31</t>
+          <t>2026-06-26</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>GUQUX0331</t>
+          <t>OFTAS0424</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Elegu</t>
+          <t>Kawuku-Kalina</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>2026-05-31</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>MMQHC0319</t>
+          <t>WEADE0424</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>KAMWOKYA</t>
+          <t>Kawempe</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>VXZFA0318</t>
+          <t>LSQDO0424</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>MAGANJO</t>
+          <t>Kikyusa I</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>YUDMT0318</t>
+          <t>CNKVB0423</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>BWEYALE 2</t>
+          <t>Busega Kibumbiro</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>GLNWD0318</t>
+          <t>OYHAZ0424</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>NABYEWANGA</t>
+          <t>Kinyogoga</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>DRPBA0317</t>
+          <t>ZRNWB0424</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>NABINGO</t>
+          <t>Kisenyi Ku Buwunga</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>NVYVD0318</t>
+          <t>GBMZK0423</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>MARACHA</t>
+          <t>Busabala Kanabe</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>UMYSV0317</t>
+          <t>BVAWB0424</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>YUMBE</t>
+          <t>Lweza</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>QRKOM0318</t>
+          <t>XSZDZ0423</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>KATWE</t>
+          <t>Irundu</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>LVPRU0317</t>
+          <t>CSVGZ0420</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>NATETE KUTANO</t>
+          <t>Doko</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>JLEQB0318</t>
+          <t>HYHKN0419</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>KYENGERA</t>
+          <t>Fortportal</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>ZOBKZ1024</t>
+          <t>LWXTT0416</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>KAJJANSI II BRANCH</t>
+          <t>Arua Taxi Park</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>THDJR1024</t>
+          <t>CRZEX0423</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>KASENSERO</t>
+          <t>Pallisa</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>MGEUU1024</t>
+          <t>GKNCC0415</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Kasenge</t>
+          <t>Sastos</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>LYWQF1024</t>
+          <t>NNBYX0423</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>KOBOKO2 BRANCH</t>
+          <t>Abayita Ku Kye Kabale</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>RQJNG1024</t>
+          <t>KRJXH0423</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>KIBALE</t>
+          <t>Bwaise Kafunda</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>JVPYB1024</t>
+          <t>ROYVW0423</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Kinawataka</t>
+          <t>Abayita</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>RQAYT1024</t>
+          <t>XGQFN0423</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Kyaliwajala</t>
+          <t>Mpigi</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>RTUYB1024</t>
+          <t>FHYEU0423</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>KIBOGA</t>
+          <t>Bweyogerere</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>VKIQL1024</t>
+          <t>QXTKY0423</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>KINONI KIRUHURA</t>
+          <t>Wankulukuku Main</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>YYSOO1024</t>
+          <t>HLWLD0423</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>LAIBY</t>
+          <t>Bunamwaya Ngobe</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>CBDHN0311</t>
+          <t>UOHHO0203</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>LEFORI</t>
+          <t>Adjumani</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>ACPQZ0317</t>
+          <t>DFUYP0409</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>OMBACHI</t>
+          <t>NAMASUBA</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>RFBNG0317</t>
+          <t>QPUBY0203</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>KISENYI MUBZI</t>
+          <t>PAKELLE</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>BLMNO0317</t>
+          <t>KSKHC0412</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>LUWERO</t>
+          <t>MOYO 1</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>ZCSVC0317</t>
+          <t>HKJVU0203</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>KIREKA</t>
+          <t>Kiryandongo</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>PKVFR0317</t>
+          <t>OTPYD0203</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>HOIMA LINK</t>
+          <t>KAMPALA ROAD KAMDINI</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>MCNRW0317</t>
+          <t>TQDXC0409</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>HOIMA</t>
+          <t>KAKOOGE</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>NRSDC1027</t>
+          <t>JEOUF0409</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>SLOT STREAM UGANDA LIMITED</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>KUNYA</t>
+          <t>BWEYALE GULU STAGE</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>2025-10-27</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>JPUZK1027</t>
+          <t>AEKJQ0423</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>SLOT STREAM UGANDA LIMITED</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>BAR MOONLIGHT</t>
+          <t>SOROTI CITY</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>2025-10-27</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>NVBFG0916</t>
+          <t>TDTKG0901</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>SLOT STREAM UGANDA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>KIWEMPE</t>
+          <t>Madudu</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-09-01</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>SVHBR1027</t>
+          <t>HJCWU0416</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>SLOT STREAM UGANDA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>KABALAGALA</t>
+          <t>Odramacaku</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>2025-10-27</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>KIMVB0323</t>
+          <t>DKKSO0420</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>SLOT STREAM UGANDA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>ROOM NAMATABA</t>
+          <t>Kisoro Main</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>BCLFJ0323</t>
+          <t>BYGQS0423</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>SLOT STREAM UGANDA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>ROOM NAKAWUKA</t>
+          <t>Kaaabong</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>AYKYW0321</t>
+          <t>ITVEZ0420</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>KINETIC CAPITAL LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Nabitende</t>
+          <t>Ocaapa</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>KQWFF0322</t>
+          <t>PXMTY0901</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>KIBIRI</t>
+          <t>Zombo</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2025-09-01</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>GWOIC0322</t>
+          <t>RNKAI0423</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>KIREKU</t>
+          <t>Kisiita</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>TAYAF0322</t>
+          <t>XFVFN0219</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>KYEBANDO</t>
+          <t>AMIGOS GULU</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2025-02-19</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>FKXOC0321</t>
+          <t>CGAIC0219</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>KINETIC CAPITAL LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Namayingo</t>
+          <t>ADJUMANI MARKET</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2025-02-19</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>UCQYT1016</t>
+          <t>GMPVR0219</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>KINETIC CAPITAL LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Masafu</t>
+          <t>KIGUMBA HOUSE</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>2025-10-16</t>
+          <t>2025-02-19</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>KZHYR0129</t>
+          <t>NGTCV0423</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>888 SPORTS BETTING LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>BOSTON</t>
+          <t>KATUUGO</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>JABNX0305</t>
+          <t>IKRFH0418</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>MAGIC BET ABAYITA</t>
+          <t>MAGIC BET BWEYOGERERE</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>FNDRM0305</t>
+          <t>LBQEF0418</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>MAGIC BET MASITOWA</t>
+          <t>MAGIC BET JINJA</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>JKQMU1016</t>
+          <t>XNIBU0417</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>KINETIC CAPITAL LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Mafubira</t>
+          <t>MAGIC BET TRUST INN</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>2025-10-16</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>NXEYM0316</t>
+          <t>QRMGO0418</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Kasubi</t>
+          <t>MAGIC BET KAMWENGE 3</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>HHRRL0314</t>
+          <t>RZWNX0418</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>KILOBA</t>
+          <t>MAGIC BET KASESE REGIUS 2</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>WEIGZ0314</t>
+          <t>IMJQL0418</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>WAMALA</t>
+          <t>MAGIC BET KAHENDERO</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>IQWNL0309</t>
+          <t>OZYBJ0418</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>BUFFALO GAMING BETS LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Buffalo Gaming  Bets</t>
+          <t>MAGIC BET KITEZI</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>NJDHZ0311</t>
+          <t>QOWTF0417</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>MEGGA GAMING LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Jokolera</t>
+          <t>MAGIC BET TROPICAL INN</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>RTISU0311</t>
+          <t>LHOCG0418</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>NAKAWUKA</t>
+          <t>MAGIC BET NKUMBA</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>TKIZN1024</t>
+          <t>DCCGC0418</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>NTUNGAMO -3</t>
+          <t>MAGIC BET MBALE</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>TPKMS1024</t>
+          <t>DQDEK0418</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>PADER</t>
+          <t>MAGIC BET RWAMWANJA</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>OXHSL1024</t>
+          <t>ECAGK0417</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>UNYAMA</t>
+          <t>MAGIC BET PLAN B</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>HHCNB1024</t>
+          <t>HIIPL0418</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>ZANA I BRANCH</t>
+          <t>MAGIC BET TRIPOLI BAR</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>AAURW1024</t>
+          <t>XFOQC0418</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>ZIROBWE</t>
+          <t>MAGIC BET MATETE</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>PLDGZ1024</t>
+          <t>NOKGX0418</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>FORT PORTAL BR-3</t>
+          <t>MAGIC BET TRAMP BAR</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>HNVGK1024</t>
+          <t>SUNSN0418</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>BULO</t>
+          <t>MAGIC BET MPALA 2</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>QBHTP1024</t>
+          <t>NTHMT0417</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Bukeerere</t>
+          <t>MAGIC BET MARIBA</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>XVPOP1023</t>
+          <t>BYAGP0417</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>AMURIA TOWN</t>
+          <t>MAGIC BET ANOTHER LIFE</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>2025-10-23</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>BADXE0310</t>
+          <t>NQKWX0422</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>MAKINDYE MOBUTU</t>
+          <t>Mateete</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>ZBKSB1024</t>
+          <t>IPZFK0420</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>RUBUGIRI</t>
+          <t>KKOLO</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-06-20</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>JBZUT1024</t>
+          <t>CMLIA0420</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>NYARUSHAJE</t>
+          <t>SENYI</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-06-20</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>SVZXQ1024</t>
+          <t>GEUOY0420</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>NYEHANGA</t>
+          <t>JINJA</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-06-20</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>NEZKM1024</t>
+          <t>YPAPM0420</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>KASATU</t>
+          <t>MITYANA</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-06-20</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>CPZGM1024</t>
+          <t>XBNXX0421</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>KATIKARA</t>
+          <t>MUKWANO MALL</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-06-20</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>JIPBH1024</t>
+          <t>YNRNL0414</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>LUWERO</t>
+          <t>Sastos</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-06-20</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>RUQDB0305</t>
+          <t>YWKPY0421</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINETIC CAPITAL LTD</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>MAGIC BET KITORO</t>
+          <t>Nakaloke</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>UAAYI0305</t>
+          <t>DAROA0314</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>MAGIC BET KAMULI</t>
+          <t>Gombe new</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>WFGKW0305</t>
+          <t>FXTOI0314</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>MAGIC BET MATUGGA</t>
+          <t>Ndejje</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>XHIIK0305</t>
+          <t>MKQKM0314</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>MAGIC BET KITI</t>
+          <t>KApeka</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>TNZZJ0305</t>
+          <t>YAURQ0314</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>MAGIC BET KISORO BAR</t>
+          <t>Kirinyandongo new</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>FLXSG0305</t>
+          <t>OYUSY0314</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>KITUNZI</t>
+          <t>Aloi new</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>XLTWQ0305</t>
+          <t>ZCRJH0314</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>MUBARAK</t>
+          <t>Lusalira</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>BUNBI0213</t>
+          <t>GBBDP0314</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>KIRINYA SLOTS BRANCH</t>
+          <t>Itonjo new</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>LACIO0304</t>
+          <t>NJKUN0314</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>RUBINDI</t>
+          <t>makindye new</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>BLZKF0304</t>
+          <t>OTDTM1024</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>STELLA STAGE</t>
+          <t>PAKWACH BRANCH 11</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>TNCZI0304</t>
+          <t>WAIJT0314</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>WAKISO DISTRICT</t>
+          <t>Kabembe</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>KXNWT0302</t>
+          <t>UFEEA1024</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>NAMAYEMBA</t>
+          <t>KINUBI</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>RXBUK0302</t>
+          <t>QGUSZ1024</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>MULAWA</t>
+          <t>GRAND STREET</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>HPDRO0302</t>
+          <t>NQOAI1024</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>MBUYA HILL</t>
+          <t>ENTEBBE II BRANCH</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>THYOO0302</t>
+          <t>NSWNU0905</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>MULAWA</t>
+          <t>Kalaki</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2025-09-05</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>GLZJQ0302</t>
+          <t>BZISU1023</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>NAMUTUMBA</t>
+          <t>ADJUMANI</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2025-10-23</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>ZQPRC0302</t>
+          <t>IHAHO0420</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>SLOT STREAM UGANDA LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>ROOM HOLLYWOOD</t>
+          <t>KATOOGO</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>IVOWM1013</t>
+          <t>ABUYG0420</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>KASUBI</t>
+          <t>NAGONGERA</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>2025-10-13</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>PAEOM1024</t>
+          <t>HAYQC0420</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>MITOMA</t>
+          <t>IDUDI</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>IKODU1024</t>
+          <t>SUPVE0420</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>MITYANA  2</t>
+          <t>MBALALA</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>TZGBU0227</t>
+          <t>FASPP0420</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>MATUGA IVAN</t>
+          <t>MILE 5</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>JROZX1029</t>
+          <t>KTJFF0420</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>KYEBANDO</t>
+          <t>TORORO</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>2025-10-29</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>GLEGD0226</t>
+          <t>JZOLC0420</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Kabwohe</t>
+          <t>Kisoro</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>ZQWUX0226</t>
+          <t>BMSNG0417</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Namungoona</t>
+          <t>Nabitende</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-17</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>VXJMP0226</t>
+          <t>SXKXP0417</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Kireka Stage</t>
+          <t>LUWEERO 1</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>GGZVE0227</t>
+          <t>ESFVP0415</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>LIRA OLWOL</t>
+          <t>Buwenge</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>NQWGJ0227</t>
+          <t>HTPAP0417</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>MARKET STREET</t>
+          <t>Elegu  Amuru</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>SDZFB0225</t>
+          <t>LIKGS0417</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>IGAYAZA STANLEY</t>
+          <t>Mbarara city</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>TCVGI0225</t>
+          <t>BMRGO0225</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>BUSABALA</t>
+          <t>ZIROBWE CENTER</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>QZBJM0225</t>
+          <t>TXHGG0417</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>BUSULA</t>
+          <t>KIKYUSA 1</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>UDWAZ0225</t>
+          <t>VGBMO0417</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>BUSEMBATYA</t>
+          <t>BWEYALE BRANCH</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>CLZLY0225</t>
+          <t>MZLOS0417</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>COOPER COMPLEX</t>
+          <t>ODRAMACAKU BRANCH</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>MSCPJ0225</t>
+          <t>UNBVG0417</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>GULU SLOTS</t>
+          <t>ARUA MAIN</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>VGMLH1024</t>
+          <t>ZJGQA0415</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>RUBALE -2</t>
+          <t>MAFUBIRA</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>OOJQW0222</t>
+          <t>UEXFW0416</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Lusanja</t>
+          <t>BUKUYA</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>KRYAY1024</t>
+          <t>PHSML0416</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Nakulabye 2</t>
+          <t>Wobulenzi 1</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>KEDWB1024</t>
+          <t>UPNOE0416</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>MATETE</t>
+          <t>MITYANA 1</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>TEWUV0220</t>
+          <t>BPXNN0415</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Danida</t>
+          <t>KITGUM 2</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>TUMGV1024</t>
+          <t>VNOLM0415</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>LYANTONDE 2</t>
+          <t>KASESE MZ</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-14</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>TTXZR0226</t>
+          <t>ZUVFE0302</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>BUSEGA</t>
+          <t>MPONDWE</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-14</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>GCFQG0225</t>
+          <t>BNTUD0213</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>ELDORADO COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>KALERWE MAIN</t>
+          <t>ORDRAMACHAKU BRANCH</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-13</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-08</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>SDKEX1024</t>
+          <t>UTELT0213</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>ELDORADO COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>BUNAGANA</t>
+          <t>KASANA-MAIN BRANCH</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-02-13</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-08</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>AMYMN0226</t>
+          <t>JYRXX0407</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>BUSEDE</t>
+          <t>ELEGU 3</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>JPOSN1024</t>
+          <t>YEHWH0407</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>KITGUM 2</t>
+          <t>NYAHUKA</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>TLJNX1024</t>
+          <t>YJOJN0407</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>KIKAGATI</t>
+          <t>MITYANA</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>KTCWH0225</t>
+          <t>NGBGP0407</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>BWAISE MUMBAWO</t>
+          <t>KIGOROBYA</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>FGVAH0225</t>
+          <t>RCSUP0407</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>BWAISE MUMBAWO</t>
+          <t>MASINDI 2</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>DSRIU0519</t>
+          <t>EOHQI0408</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Banda</t>
+          <t>MAYA</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>GSIKK0226</t>
+          <t>UGJZR0407</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>MAKINDYE</t>
+          <t>ARUA DRIVERS CORNER</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>PRUKN0225</t>
+          <t>AMFWD0407</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>BWAISE MAIN</t>
+          <t>LUGOLOLE</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>POUYQ0225</t>
+          <t>QYYFV0408</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>BWAISE LITRE LITRE</t>
+          <t>KABANGO</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>PIKTD0225</t>
+          <t>SMDCN0406</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINETIC CAPITAL LTD</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>HAPPY BOYZ</t>
+          <t>Namulonge</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-06-05</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>IRFYN0225</t>
+          <t>YTKGX0327</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>IBANDA CENTER</t>
+          <t>WANKULUKUKU</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>WZCXC0225</t>
+          <t>GUQUX0331</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>KAVULE LEGACY</t>
+          <t>Elegu</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-31</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>UBZLG0225</t>
+          <t>MMQHC0319</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>KATOOKE</t>
+          <t>KAMWOKYA</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-30</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>UETOC0225</t>
+          <t>VXZFA0318</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>KAYABWE</t>
+          <t>MAGANJO</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-30</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>KPJQT0225</t>
+          <t>YUDMT0318</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>KYOTERA</t>
+          <t>BWEYALE 2</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-30</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>ZBRXR0225</t>
+          <t>GLNWD0318</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>KYOTERA MAIN</t>
+          <t>NABYEWANGA</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-30</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>EDEIE0225</t>
+          <t>DRPBA0317</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>KYEBANDO ROUNDABOUT</t>
+          <t>NABINGO</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>EGUFB0225</t>
+          <t>NVYVD0318</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>KITGUM MAIN</t>
+          <t>MARACHA</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>DEMDH0225</t>
+          <t>UMYSV0317</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>KIRYANDONGO</t>
+          <t>YUMBE</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>ZENRY0225</t>
+          <t>QRKOM0318</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>KIRINYABIGO</t>
+          <t>KATWE</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>HSOTN0225</t>
+          <t>LVPRU0317</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>KAZINGA LUGOBA</t>
+          <t>NATETE KUTANO</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>XNLFN0225</t>
+          <t>JLEQB0318</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>KINONI</t>
+          <t>KYENGERA</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>NJYIU0519</t>
+          <t>ZOBKZ1024</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Kabalagala</t>
+          <t>KAJJANSI II BRANCH</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>CEGYM0211</t>
+          <t>THDJR1024</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>BWEYALE</t>
+          <t>KASENSERO</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>HQAFP0211</t>
+          <t>MGEUU1024</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>BWAISE 2</t>
+          <t>Kasenge</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>JYLEA0211</t>
+          <t>LYWQF1024</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>BUKUYA</t>
+          <t>KOBOKO2 BRANCH</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>XZPSC0224</t>
+          <t>RQJNG1024</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>HOLLYWOOD</t>
+          <t>KIBALE</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>LHVTW0211</t>
+          <t>JVPYB1024</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>KIBUYE</t>
+          <t>Kinawataka</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>LKQUB0211</t>
+          <t>RQAYT1024</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>KASANDA</t>
+          <t>Kyaliwajala</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>JAJOU0211</t>
+          <t>RTUYB1024</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>KABALAGALA KATABA</t>
+          <t>KIBOGA</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>CEHIN0211</t>
+          <t>VKIQL1024</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>KALAMBA</t>
+          <t>KINONI KIRUHURA</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>NPZYM0211</t>
+          <t>YYSOO1024</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>MASINDI</t>
+          <t>LAIBY</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>QYRQM0211</t>
+          <t>CBDHN0311</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>MUBENDE</t>
+          <t>LEFORI</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>BYWYM0211</t>
+          <t>ACPQZ0317</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>KOBOKO 2</t>
+          <t>OMBACHI</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>TLOEH0519</t>
+          <t>RFBNG0317</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Kireka Branch</t>
+          <t>KISENYI MUBZI</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>FGJCU0519</t>
+          <t>BLMNO0317</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Cooper complex</t>
+          <t>LUWERO</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>VGQVG0519</t>
+          <t>ZCSVC0317</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Katwe Branch</t>
+          <t>KIREKA</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>RDXCB0519</t>
+          <t>PKVFR0317</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Makindye Branch</t>
+          <t>HOIMA LINK</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>SGKOJ0112</t>
+          <t>MCNRW0317</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>MAGIC BET ELEGU</t>
+          <t>HOIMA</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>XZDYW0112</t>
+          <t>NRSDC1027</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SLOT STREAM UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>MAGIC BET KASENYI</t>
+          <t>KUNYA</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-10-27</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>JRMUZ0112</t>
+          <t>JPUZK1027</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SLOT STREAM UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>MAGIC BET</t>
+          <t>BAR MOONLIGHT</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-10-27</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>KYETR0112</t>
+          <t>NVBFG0916</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SLOT STREAM UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>MAGIC BET NANSANA</t>
+          <t>KIWEMPE</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>PNARY1021</t>
+          <t>SVHBR1027</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>SLOT STREAM UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>KITALA</t>
+          <t>KABALAGALA</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2025-10-27</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>RWGDG1103</t>
+          <t>KIMVB0323</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SLOT STREAM UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>ROOM NAMATABA</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>SOUNL0112</t>
+          <t>BCLFJ0323</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SLOT STREAM UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>MAGIC BET NYABITANGA</t>
+          <t>ROOM NAKAWUKA</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>UABBY0112</t>
+          <t>AYKYW0321</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINETIC CAPITAL LTD</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>MAGIC BET KASENSERO</t>
+          <t>Nabitende</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>CXQUH0112</t>
+          <t>KQWFF0322</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>MAGIC BET BUKASA</t>
+          <t>KIBIRI</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>EFMDZ0112</t>
+          <t>GWOIC0322</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>MAGIC BET NTUUSI</t>
+          <t>KIREKU</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>GLVZQ0112</t>
+          <t>TAYAF0322</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>MAGIC BET KANYARUGIRI</t>
+          <t>KYEBANDO</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>USXUT0112</t>
+          <t>FKXOC0321</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINETIC CAPITAL LTD</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>MAGIC BET LWEMIYA</t>
+          <t>Namayingo</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>YRYMH0112</t>
+          <t>UCQYT1016</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINETIC CAPITAL LTD</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>MAGIC BET MPERERWE</t>
+          <t>Masafu</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-10-16</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>YUEUT0130</t>
+          <t>KZHYR0129</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>888 SPORTS BETTING LTD</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>GULU 4</t>
+          <t>BOSTON</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>QBMYF0112</t>
+          <t>JABNX0305</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>MAGIC BET KIBUYE</t>
+          <t>MAGIC BET ABAYITA</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>DESIW0120</t>
+          <t>FNDRM0305</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>BIHARWE</t>
+          <t>MAGIC BET MASITOWA</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>PFJUE0211</t>
+          <t>JKQMU1016</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINETIC CAPITAL LTD</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>NATETE</t>
+          <t>Mafubira</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-16</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>PYVMN1021</t>
+          <t>NXEYM0316</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>KABALAGALA</t>
+          <t>Kasubi</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>TJLYN0624</t>
+          <t>HHRRL0314</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMIYED</t>
+          <t>KILOBA</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>ZPMCU0112</t>
+          <t>WEIGZ0314</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>MAGIC BET KATWE</t>
+          <t>WAMALA</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>RHUDG0112</t>
+          <t>IQWNL0309</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BUFFALO GAMING BETS LIMITED</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>MAGIC BET NEBI SLOTS</t>
+          <t>Buffalo Gaming  Bets</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>YZNPY0112</t>
+          <t>NJDHZ0311</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>MEGGA GAMING LIMITED</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>MAGIC BET BAKKA SLOTS</t>
+          <t>Jokolera</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>IFCPT1223</t>
+          <t>RTISU0311</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>VISVAR INVESTMENTS LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>VISVA MALL</t>
+          <t>NAKAWUKA</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>DVXOT0112</t>
+          <t>TKIZN1024</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>MAGIC BET MUTUKULA</t>
+          <t>NTUNGAMO -3</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>PXAOH0112</t>
+          <t>TPKMS1024</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>MAGIC BET ROIIKO</t>
+          <t>PADER</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>DEOKU0120</t>
+          <t>OXHSL1024</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>KABALAGALA</t>
+          <t>UNYAMA</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>MQQCI0120</t>
+          <t>HHCNB1024</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>MABIITO</t>
+          <t>ZANA I BRANCH</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>SHKGD0130</t>
+          <t>AAURW1024</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>OPIT</t>
+          <t>ZIROBWE</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>PYKZT0211</t>
+          <t>PLDGZ1024</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>NAMIREMBE ROAD</t>
+          <t>FORT PORTAL BR-3</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>NBQYG0211</t>
+          <t>HNVGK1024</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>CUSTOME</t>
+          <t>BULO</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>CFCEW0209</t>
+          <t>QBHTP1024</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>NAMAYINGO</t>
+          <t>Bukeerere</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>NFQLG0120</t>
+          <t>XVPOP1023</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>MAKINDYE</t>
+          <t>AMURIA TOWN</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2025-10-23</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>DVUNS0112</t>
+          <t>BADXE0310</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>ELDORADO COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>MAGIC BET DOWN TOWN</t>
+          <t>MAKINDYE MOBUTU</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>assigned</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>EYDIZ0112</t>
+          <t>ZBKSB1024</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>MAGIC BET LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>MAGIC BET APA SLOTS</t>
+          <t>RUBUGIRI</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>MUVSR0120</t>
+          <t>JBZUT1024</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>MBARARA KATETE</t>
+          <t>NYARUSHAJE</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>QBPHU1231</t>
+          <t>SVZXQ1024</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>KAMPALA CASINO  LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Agip Slots</t>
+          <t>NYEHANGA</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>2025-12-31</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>KJJKF1120</t>
+          <t>NEZKM1024</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>TOUT LEGITIME ENTERPRISE - SMC LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Kahri Global Investment Limited</t>
+          <t>KASATU</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>2025-11-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>CSANK1103</t>
+          <t>CPZGM1024</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>NO STRESS BAR</t>
+          <t>KATIKARA</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>HHOLI1028</t>
+          <t>JIPBH1024</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Kisaasi</t>
+          <t>LUWERO</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>2026-01-16</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>ODQWJ1022</t>
+          <t>RUQDB0305</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>WANDEGEYA</t>
+          <t>MAGIC BET KITORO</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>2025-10-22</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>LNJHJ1022</t>
+          <t>UAAYI0305</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>NANKULABYE</t>
+          <t>MAGIC BET KAMULI</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>2025-10-22</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>PINVN1022</t>
+          <t>WFGKW0305</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>ENTEBBE THREE</t>
+          <t>MAGIC BET MATUGGA</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>2025-10-22</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>CRMPI1029</t>
+          <t>XHIIK0305</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>JEKA GAMING LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>JEKAGAMING HQ</t>
+          <t>MAGIC BET KITI</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>2025-10-29</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>2026-01-04</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>WTYNW1021</t>
+          <t>TNZZJ0305</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Sanga</t>
+          <t>MAGIC BET KISORO BAR</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>2026-01-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>YRSPF1021</t>
+          <t>FLXSG0305</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>KOBOGA</t>
+          <t>KITUNZI</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>2025-12-29</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>YMJXX1027</t>
+          <t>XLTWQ0305</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>FORTE LOTTO LIMITED</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>KISENYI TERMINAL</t>
+          <t>MUBARAK</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>2025-10-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>2025-12-29</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>QPFOC1017</t>
+          <t>BUNBI0213</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>ELDORADO COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Happy Boy Tuula</t>
+          <t>KIRINYA SLOTS BRANCH</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>2025-10-17</t>
+          <t>2026-02-13</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>2025-12-26</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>GZKKN1021</t>
+          <t>LACIO0304</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>BUSIA MAWERO</t>
+          <t>RUBINDI</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>2025-12-26</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>ALIFR1025</t>
+          <t>BLZKF0304</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>BETSPORTS NAMAYIBA</t>
+          <t>STELLA STAGE</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>2025-10-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>2025-12-26</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>AMMWR1025</t>
+          <t>TNCZI0304</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>BETSPORTS MPAALA</t>
+          <t>WAKISO DISTRICT</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>2025-10-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>2025-12-26</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>PXFFT1025</t>
+          <t>KXNWT0302</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>BETSPORTS  KK BAR WAKISO</t>
+          <t>NAMAYEMBA</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>2025-10-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>2025-12-26</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>AZGPJ0619</t>
+          <t>RXBUK0302</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>KULEKANA</t>
+          <t>MULAWA</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>2025-06-19</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>2025-12-24</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>YRMVZ1017</t>
+          <t>HPDRO0302</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Betsports  Namayiba 2</t>
+          <t>MBUYA HILL</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>2025-10-17</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>TISIG1017</t>
+          <t>THYOO0302</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Betsports-Sebutinde kitala</t>
+          <t>MULAWA</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>2025-10-17</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>2025-12-21</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>YDJPZ1020</t>
+          <t>GLZJQ0302</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>NAMULUNGWE</t>
+          <t>NAMUTUMBA</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>2025-10-20</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>FGICM0530</t>
+          <t>ZQPRC0302</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SLOT STREAM UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Abayita</t>
+          <t>ROOM HOLLYWOOD</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>2025-12-17</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>HJEVT1015</t>
+          <t>IVOWM1013</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>A BETTER PLACE SMC  LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>MATUGGA</t>
+          <t>KASUBI</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>2025-10-15</t>
+          <t>2025-10-13</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>2025-12-15</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>XWMKI1010</t>
+          <t>PAEOM1024</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>A BETTER PLACE SMC  LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>GSB Franchise Seeta</t>
+          <t>MITOMA</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>2025-12-15</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>YKTPC1014</t>
+          <t>IKODU1024</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Kyebando</t>
+          <t>MITYANA  2</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>2025-12-14</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>MPQEN1014</t>
+          <t>TZGBU0227</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Kitala</t>
+          <t>MATUGA IVAN</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>2025-12-14</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>XDEBQ1014</t>
+          <t>JROZX1029</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Katooke</t>
+          <t>KYEBANDO</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>2025-12-14</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>MLOAE1014</t>
+          <t>GLEGD0226</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Kinawa</t>
+          <t>Kabwohe</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>2025-12-13</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>XDQUY1014</t>
+          <t>ZQWUX0226</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Chillax</t>
+          <t>Namungoona</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>2025-12-13</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>FFVYG1014</t>
+          <t>VXJMP0226</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Buikwe</t>
+          <t>Kireka Stage</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>2025-12-13</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>PLKES0530</t>
+          <t>GGZVE0227</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Nateete – Ku Main</t>
+          <t>LIRA OLWOL</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>2025-11-30</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>LIFVO0530</t>
+          <t>NQWGJ0227</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Kazo</t>
+          <t>MARKET STREET</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>2025-11-30</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>NBCOY0711</t>
+          <t>SDZFB0225</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Wobulenzi</t>
+          <t>IGAYAZA STANLEY</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>2025-11-30</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>KFXML0530</t>
+          <t>TCVGI0225</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Namulanda</t>
+          <t>BUSABALA</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>2025-11-30</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>WIVCL0530</t>
+          <t>QZBJM0225</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Mpigi</t>
+          <t>BUSULA</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>2025-11-30</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>GMADS0530</t>
+          <t>UDWAZ0225</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Nalukolongo</t>
+          <t>BUSEMBATYA</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>2025-11-25</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>LKEOW0529</t>
+          <t>CLZLY0225</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Manyangwa New</t>
+          <t>COOPER COMPLEX</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>2025-05-29</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>2025-11-25</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>JVDEM0529</t>
+          <t>MSCPJ0225</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Abayita ku kye Kabale</t>
+          <t>GULU SLOTS</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>2025-05-29</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>2025-11-25</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>FHFUZ0530</t>
+          <t>VGMLH1024</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Ndeeba</t>
+          <t>RUBALE -2</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>2025-11-25</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>MGRVZ0530</t>
+          <t>OOJQW0222</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Kisenyi Makenzie</t>
+          <t>Lusanja</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>2025-11-25</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>ZWJME0530</t>
+          <t>KRYAY1024</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Nateete - Kutaano</t>
+          <t>Nakulabye 2</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>2025-11-25</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>HHKRD0910</t>
+          <t>KEDWB1024</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>JINJA 1</t>
+          <t>MATETE</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>2025-11-19</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>VVUNX0530</t>
+          <t>TEWUV0220</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Kiwatule - Wabiduka</t>
+          <t>Danida</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>UIEOE0530</t>
+          <t>TUMGV1024</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Kisenyi Ku Byuuma</t>
+          <t>LYANTONDE 2</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>OIRFK0530</t>
+          <t>TTXZR0226</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Nalukolongo Stage</t>
+          <t>BUSEGA</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>ZVYLS0530</t>
+          <t>GCFQG0225</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Bwaise 1</t>
+          <t>KALERWE MAIN</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>RPSFR0525</t>
+          <t>SDKEX1024</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Mbuya</t>
+          <t>BUNAGANA</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>2025-05-25</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>XFFHH0530</t>
+          <t>AMYMN0226</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Usafi Park</t>
+          <t>BUSEDE</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>QMCFN0525</t>
+          <t>JPOSN1024</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Magamaga</t>
+          <t>KITGUM 2</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>2025-05-25</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>VKORW0529</t>
+          <t>TLJNX1024</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Busabala</t>
+          <t>KIKAGATI</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>2025-05-29</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>MTXQA0619</t>
+          <t>KTCWH0225</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>NATEETE KU'TAANO</t>
+          <t>BWAISE MUMBAWO</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>2025-06-19</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>BCJXF0821</t>
+          <t>FGVAH0225</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>KAJANSI</t>
+          <t>BWAISE MUMBAWO</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>BNLDE0821</t>
+          <t>DSRIU0519</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>KIBUYE MATOKE</t>
+          <t>Banda</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>IAKXB0619</t>
+          <t>GSIKK0226</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>KAKOOBA</t>
+          <t>MAKINDYE</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>2025-06-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>JAUQA0620</t>
+          <t>PRUKN0225</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>IGANGA MAIN</t>
+          <t>BWAISE MAIN</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>2025-06-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>RFZNQ0620</t>
+          <t>POUYQ0225</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>IGANGA 2</t>
+          <t>BWAISE LITRE LITRE</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>2025-06-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>AXXKP0620</t>
+          <t>PIKTD0225</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>IGANGA 4</t>
+          <t>HAPPY BOYZ</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>2025-06-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>2025-11-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>GMFMY0712</t>
+          <t>IRFYN0225</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Lubiri Mbarara</t>
+          <t>IBANDA CENTER</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>TSEOX0805</t>
+          <t>WZCXC0225</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>KIKANDWA</t>
+          <t>KAVULE LEGACY</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>KGDIV0805</t>
+          <t>UBZLG0225</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>KIRYANDONGO</t>
+          <t>KATOOKE</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>RXHNP0624</t>
+          <t>UETOC0225</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>ku baita</t>
+          <t>KAYABWE</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>PMDMS0412</t>
+          <t>KPJQT0225</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Kumbuzi</t>
+          <t>KYOTERA</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>2025-04-12</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>2025-10-27</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>FNFTW0624</t>
+          <t>ZBRXR0225</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Kafumbe mukasa</t>
+          <t>KYOTERA MAIN</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>2025-10-27</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>SSRRC0114</t>
+          <t>EDEIE0225</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>HOME GROUND CONSULTS -SMC- LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Kyengera</t>
+          <t>KYEBANDO ROUNDABOUT</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>GHVFK0821</t>
+          <t>EGUFB0225</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>ADJUMANI</t>
+          <t>KITGUM MAIN</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>FYFCG0821</t>
+          <t>DEMDH0225</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>NABYEWANGA</t>
+          <t>KIRYANDONGO</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>UWNFT0821</t>
+          <t>ZENRY0225</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>KAYABWE</t>
+          <t>KIRINYABIGO</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>JNOEA0821</t>
+          <t>HSOTN0225</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>MALABA</t>
+          <t>KAZINGA LUGOBA</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>FFLKK0821</t>
+          <t>XNLFN0225</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MASSALIA LIMITED</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>MARACHA</t>
+          <t>KINONI</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>NQXAB0821</t>
+          <t>NJYIU0519</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>BUGIRI</t>
+          <t>Kabalagala</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>HYIQH0820</t>
+          <t>CEGYM0211</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>KATWE</t>
+          <t>BWEYALE</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>HRLGE0820</t>
+          <t>HQAFP0211</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>MAYUGE</t>
+          <t>BWAISE 2</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>VYPHW0820</t>
+          <t>JYLEA0211</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>KALIRO</t>
+          <t>BUKUYA</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>IZFES0822</t>
+          <t>XZPSC0224</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>NAALYA</t>
+          <t>HOLLYWOOD</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>VXEMG0712</t>
+          <t>LHVTW0211</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>jinja Iganga road</t>
+          <t>KIBUYE</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>2025-10-26</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>PNFXL0820</t>
+          <t>LKQUB0211</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>IGANGA TIPPER</t>
+          <t>KASANDA</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>2025-10-25</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>ECKTD0712</t>
+          <t>JAJOU0211</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>lyamikoma</t>
+          <t>KABALAGALA KATABA</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>2025-10-25</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>ZZGRQ0820</t>
+          <t>CEHIN0211</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>MAYA</t>
+          <t>KALAMBA</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>XITCK0820</t>
+          <t>NPZYM0211</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>NATETE KUTANO</t>
+          <t>MASINDI</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>LDRLH0820</t>
+          <t>QYRQM0211</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>NTINDA</t>
+          <t>MUBENDE</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>UESKT0820</t>
+          <t>BYWYM0211</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>MBUYA</t>
+          <t>KOBOKO 2</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>ZQCWI0820</t>
+          <t>TLOEH0519</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>MAGANJO</t>
+          <t>Kireka Branch</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>LBYXP0820</t>
+          <t>FGJCU0519</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>IGANGA GARAGE</t>
+          <t>Cooper complex</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>AJZSB0820</t>
+          <t>VGQVG0519</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>BUSIA</t>
+          <t>Katwe Branch</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>DEFYV0820</t>
+          <t>RDXCB0519</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>BWEYALE 2</t>
+          <t>Makindye Branch</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>ITHJQ0820</t>
+          <t>SGKOJ0112</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>MAGAMAGA</t>
+          <t>MAGIC BET ELEGU</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>ZUOYO0820</t>
+          <t>XZDYW0112</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>HOIMA LINK</t>
+          <t>MAGIC BET KASENYI</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>OUVLV0712</t>
+          <t>JRMUZ0112</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Ndejje Wakiso</t>
+          <t>MAGIC BET</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>DCXHH0712</t>
+          <t>KYETR0112</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Kigoogwa Gombe</t>
+          <t>MAGIC BET NANSANA</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>VFTLB0712</t>
+          <t>PNARY1021</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>kikyusa</t>
+          <t>KITALA</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2025-10-21</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>FLJZE0712</t>
+          <t>RWGDG1103</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Kirimya</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>QYCVX0712</t>
+          <t>SOUNL0112</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Kishabya</t>
+          <t>MAGIC BET NYABITANGA</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>SBQUI0723</t>
+          <t>UABBY0112</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Jokolera</t>
+          <t>MAGIC BET KASENSERO</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>YJQED0815</t>
+          <t>CXQUH0112</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Kiwanga Mukono</t>
+          <t>MAGIC BET BUKASA</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>2025-08-15</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>DPBYD0712</t>
+          <t>EFMDZ0112</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Kageti BM</t>
+          <t>MAGIC BET NTUUSI</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>GUSWH0414</t>
+          <t>GLVZQ0112</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Gayaza</t>
+          <t>MAGIC BET KANYARUGIRI</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>2025-04-14</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>2025-10-18</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>OAPAV0131</t>
+          <t>USXUT0112</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Kumbawo</t>
+          <t>MAGIC BET LWEMIYA</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>QZXXZ0131</t>
+          <t>YRYMH0112</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Kalerwe</t>
+          <t>MAGIC BET MPERERWE</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>WVLEI1125</t>
+          <t>YUEUT0130</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>KYEBANDO</t>
+          <t>GULU 4</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>2024-11-25</t>
+          <t>2026-01-30</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>GIXMT0624</t>
+          <t>QBMYF0112</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Bukomero</t>
+          <t>MAGIC BET KIBUYE</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>EOPDD0624</t>
+          <t>DESIW0120</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Bwaise shop</t>
+          <t>BIHARWE</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-01-20</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>UUMQC0624</t>
+          <t>PFJUE0211</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Kakiri shop</t>
+          <t>NATETE</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>QKPJD0624</t>
+          <t>PYVMN1021</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Iganga</t>
+          <t>KABALAGALA</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2025-10-21</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>QZRTJ0624</t>
+          <t>TJLYN0624</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Nabbingo shop</t>
+          <t>MAGIC BET LIMIYED</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>2025-06-24</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>IDDKU0624</t>
+          <t>ZPMCU0112</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Hoima shop</t>
+          <t>MAGIC BET KATWE</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>TDWKR0805</t>
+          <t>RHUDG0112</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>BUSHENYI</t>
+          <t>MAGIC BET NEBI SLOTS</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>2025-10-09</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>QIEXE0522</t>
+          <t>YZNPY0112</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Bulaga Centre</t>
+          <t>MAGIC BET BAKKA SLOTS</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>2025-10-06</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>QJVEH0307</t>
+          <t>IFCPT1223</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>VISVAR INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>KIBOGA, BUKOMERO TOWN</t>
+          <t>VISVA MALL</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>2025-03-07</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>2025-10-06</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>QCIIE0530</t>
+          <t>DVXOT0112</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Bwaise Pepsi</t>
+          <t>MAGIC BET MUTUKULA</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>2025-10-06</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>BQJZD0530</t>
+          <t>PXAOH0112</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Gayaza Mirembe</t>
+          <t>MAGIC BET ROIIKO</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>2025-10-06</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>QSGMX0525</t>
+          <t>DEOKU0120</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Bweyogerere</t>
+          <t>KABALAGALA</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>2025-05-25</t>
+          <t>2026-01-20</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>2025-10-06</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>MAIPU0805</t>
+          <t>MQQCI0120</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>MBALALA</t>
+          <t>MABIITO</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-01-20</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>CHFHW0805</t>
+          <t>SHKGD0130</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>KAWANDA</t>
+          <t>OPIT</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-01-30</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>OKLIG0805</t>
+          <t>PYKZT0211</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>KAYABWE</t>
+          <t>NAMIREMBE ROAD</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>EABXF0805</t>
+          <t>NBQYG0211</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>KAJJANSI</t>
+          <t>CUSTOME</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>QHQPC0805</t>
+          <t>CFCEW0209</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>MUBENDE</t>
+          <t>NAMAYINGO</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>MAGVP0805</t>
+          <t>NFQLG0120</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>NAALYA</t>
+          <t>MAKINDYE</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-01-20</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>DNMCB0805</t>
+          <t>DVUNS0112</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>BUSIKA</t>
+          <t>MAGIC BET DOWN TOWN</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>VDBFR0805</t>
+          <t>EYDIZ0112</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>MAGIC BET LIMITED</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>KIRINYA</t>
+          <t>MAGIC BET APA SLOTS</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>LUZSZ0805</t>
+          <t>MUVSR0120</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>SHARTSAM CAPITAL INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>NATONKO</t>
+          <t>MBARARA KATETE</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-01-20</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>EADGB0805</t>
+          <t>QBPHU1231</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>KAMPALA CASINO  LIMITED</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>KASANGATI</t>
+          <t>Agip Slots</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>OAHZX0805</t>
+          <t>KJJKF1120</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>NETBET CO. LTD</t>
+          <t>TOUT LEGITIME ENTERPRISE - SMC LIMITED</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>BUGIR</t>
+          <t>Kahri Global Investment Limited</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-11-20</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>TRQIJ0731</t>
+          <t>CSANK1103</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>POOL ARENA-SKY CITY ARCHADE</t>
+          <t>NO STRESS BAR</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>2025-07-31</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2026-01-20</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>EYKUO0731</t>
+          <t>HHOLI1028</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>28 WIN NABWIRE</t>
+          <t>Kisaasi</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>2025-07-31</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2026-01-16</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>VKELF0530</t>
+          <t>ODQWJ1022</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Nateete Mabiito</t>
+          <t>WANDEGEYA</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-22</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>KCOKM0525</t>
+          <t>LNJHJ1022</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Mbuya</t>
+          <t>NANKULABYE</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>2025-05-25</t>
+          <t>2025-10-22</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>VAXZV0530</t>
+          <t>PINVN1022</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Nankulabye Old</t>
+          <t>ENTEBBE THREE</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-22</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>RYRIG0529</t>
+          <t>CRMPI1029</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>JEKA GAMING LTD</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Kawuku Kalina</t>
+          <t>JEKAGAMING HQ</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>2025-05-29</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-01-04</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>QPWPK0721</t>
+          <t>WTYNW1021</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Noa Building</t>
+          <t>Sanga</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>2025-07-21</t>
+          <t>2025-10-21</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-01-03</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>DPCVR0721</t>
+          <t>YRSPF1021</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Next to Rainbow</t>
+          <t>KOBOGA</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>2025-07-21</t>
+          <t>2025-10-21</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-29</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>WILTN0721</t>
+          <t>YMJXX1027</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>FORTE LOTTO LIMITED</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Next to Valley Park</t>
+          <t>KISENYI TERMINAL</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>2025-07-21</t>
+          <t>2025-10-27</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-29</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>ILUKK0721</t>
+          <t>QPFOC1017</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Kisenyi Bus Terminal</t>
+          <t>Happy Boy Tuula</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>2025-07-21</t>
+          <t>2025-10-17</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-26</t>
         </is>
       </c>
       <c r="G531" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>YRANN0721</t>
+          <t>GZKKN1021</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Opposite Fort Bet</t>
+          <t>BUSIA MAWERO</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>2025-07-21</t>
+          <t>2025-10-21</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-26</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>VHYLL0721</t>
+          <t>ALIFR1025</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Kisa Kya Yesu</t>
+          <t>BETSPORTS NAMAYIBA</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>2025-07-21</t>
+          <t>2025-10-25</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-26</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>JNWOT0530</t>
+          <t>AMMWR1025</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Yesu Amala</t>
+          <t>BETSPORTS MPAALA</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-25</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-26</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>DOWNH0226</t>
+          <t>PXFFT1025</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Equator Housing Busia</t>
+          <t>BETSPORTS  KK BAR WAKISO</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-10-25</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-26</t>
         </is>
       </c>
       <c r="G535" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>CVZPI0523</t>
+          <t>AZGPJ0619</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Ishaka</t>
+          <t>KULEKANA</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-06-19</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-24</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>RIIRI0523</t>
+          <t>YRMVZ1017</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Pine</t>
+          <t>Betsports  Namayiba 2</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-10-17</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>STIAG0711</t>
+          <t>TISIG1017</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>NANSANA</t>
+          <t>Betsports-Sebutinde kitala</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-10-17</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>2025-09-13</t>
+          <t>2025-12-21</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>KHLUL0530</t>
+          <t>YDJPZ1020</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>LEGIT MASTERS LTD</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Kasubi</t>
+          <t>NAMULUNGWE</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-20</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>2025-09-13</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>ZBEEB0525</t>
+          <t>FGICM0530</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Kalagi</t>
+          <t>Abayita</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>2025-05-25</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>2025-09-13</t>
+          <t>2025-12-17</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>GLUPJ0530</t>
+          <t>HJEVT1015</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>A BETTER PLACE SMC  LIMITED</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Kawempe New</t>
+          <t>MATUGGA</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-15</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>2025-09-13</t>
+          <t>2025-12-15</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>EKWGL0530</t>
+          <t>XWMKI1010</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>A BETTER PLACE SMC  LIMITED</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Kawempe</t>
+          <t>GSB Franchise Seeta</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>2025-09-13</t>
+          <t>2025-12-15</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>LCKCX0530</t>
+          <t>YKTPC1014</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Kyengera Down</t>
+          <t>Kyebando</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-14</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>KGCCT0530</t>
+          <t>MPQEN1014</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Kyengera</t>
+          <t>Kitala</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-14</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>WGNML0530</t>
+          <t>XDEBQ1014</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Buloba</t>
+          <t>Katooke</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-14</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>BTYZS0530</t>
+          <t>MLOAE1014</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Mukono Wantoni</t>
+          <t>Kinawa</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-13</t>
         </is>
       </c>
       <c r="G546" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>ROKPZ0530</t>
+          <t>XDQUY1014</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Bweyogerere Stage</t>
+          <t>Chillax</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-13</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>IOVSW0525</t>
+          <t>FFVYG1014</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Ibanda</t>
+          <t>Buikwe</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>2025-05-25</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-13</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>SXPAB0523</t>
+          <t>PLKES0530</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Kizinda</t>
+          <t>Nateete – Ku Main</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-30</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>OMKCS0523</t>
+          <t>LIFVO0530</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Kitagata</t>
+          <t>Kazo</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-30</t>
         </is>
       </c>
       <c r="G550" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>QDIOL0522</t>
+          <t>NBCOY0711</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Ntungamo</t>
+          <t>Wobulenzi</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-30</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>DVNRG0522</t>
+          <t>KFXML0530</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Sanga</t>
+          <t>Namulanda</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-30</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>IVDUD0522</t>
+          <t>WIVCL0530</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Wabigalo</t>
+          <t>Mpigi</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-30</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>WZQHD0522</t>
+          <t>GMADS0530</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Mityana 1</t>
+          <t>Nalukolongo</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-25</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>UYOCF0128</t>
+          <t>LKEOW0529</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Kibuye Ex</t>
+          <t>Manyangwa New</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-29</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-11-25</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>UMKPD0521</t>
+          <t>JVDEM0529</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>KUMI ROAD</t>
+          <t>Abayita ku kye Kabale</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>2025-05-21</t>
+          <t>2025-05-29</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>2025-08-31</t>
+          <t>2025-11-25</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>FBIDF0624</t>
+          <t>FHFUZ0530</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Megaone</t>
+          <t>Ndeeba</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>2025-08-31</t>
+          <t>2025-11-25</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>KUAXS0203</t>
+          <t>MGRVZ0530</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Mubende</t>
+          <t>Kisenyi Makenzie</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>2025-02-03</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>2025-08-31</t>
+          <t>2025-11-25</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>VKVDM0528</t>
+          <t>ZWJME0530</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Kabale 2</t>
+          <t>Nateete - Kutaano</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>2025-05-28</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-25</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>WMKBZ0519</t>
+          <t>HHKRD0910</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Katosi</t>
+          <t>JINJA 1</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-19</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>CIRYP0519</t>
+          <t>VVUNX0530</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Kamwokya</t>
+          <t>Kiwatule - Wabiduka</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>HTHLD1220</t>
+          <t>UIEOE0530</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>CLOCK TOWER MBALE</t>
+          <t>Kisenyi Ku Byuuma</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>RREGO0509</t>
+          <t>OIRFK0530</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>GWANDA</t>
+          <t>Nalukolongo Stage</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>2025-05-09</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>MATMX0509</t>
+          <t>ZVYLS0530</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>MIRACLE GARDEN</t>
+          <t>Bwaise 1</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>2025-05-09</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>CDZCB1220</t>
+          <t>RPSFR0525</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>KAWEMPE RIHAM</t>
+          <t>Mbuya</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-05-25</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>QMYQD1231</t>
+          <t>XFFHH0530</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>DEI</t>
+          <t>Usafi Park</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>PVVVR1231</t>
+          <t>QMCFN0525</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>LUSALIRA</t>
+          <t>Magamaga</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-25</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>WRTOQ1231</t>
+          <t>VKORW0529</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>NYARAVUR</t>
+          <t>Busabala</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-29</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>DFCMR0314</t>
+          <t>MTXQA0619</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>BUSUNJU 1</t>
+          <t>NATEETE KU'TAANO</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>2025-03-14</t>
+          <t>2025-06-19</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-07</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>IHVCG0407</t>
+          <t>BCJXF0821</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>KIKONGE</t>
+          <t>KAJANSI</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>2025-04-07</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>2025-08-27</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="G570" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>DNGIA1220</t>
+          <t>BNLDE0821</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>NKOKONJERU</t>
+          <t>KIBUYE MATOKE</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>MEVWG1231</t>
+          <t>IAKXB0619</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>KALAGALA</t>
+          <t>KAKOOBA</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-06-19</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="G572" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>OUTKO1231</t>
+          <t>JAUQA0620</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>NDEGE ZANTA I BRANCH</t>
+          <t>IGANGA MAIN</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-06-20</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>VCNRA1231</t>
+          <t>RFZNQ0620</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>PAKWACH</t>
+          <t>IGANGA 2</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-06-20</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="G574" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>LBHQV1231</t>
+          <t>AXXKP0620</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>SINGO</t>
+          <t>IGANGA 4</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-06-20</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-11-03</t>
         </is>
       </c>
       <c r="G575" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>ZRWIY1230</t>
+          <t>GMFMY0712</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Kisasi</t>
+          <t>Lubiri Mbarara</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>LIWQL1231</t>
+          <t>TSEOX0805</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>BIISO</t>
+          <t>KIKANDWA</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="G577" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>SUURI1231</t>
+          <t>KGDIV0805</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Mutundwe</t>
+          <t>KIRYANDONGO</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>THPAD1231</t>
+          <t>RXHNP0624</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Mbuya</t>
+          <t>ku baita</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="G579" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>ZWKGC1231</t>
+          <t>PMDMS0412</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Kasubi</t>
+          <t>Kumbuzi</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-04-12</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>2025-08-24</t>
+          <t>2025-10-27</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>NTGCH1220</t>
+          <t>FNFTW0624</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>POOLNEST</t>
+          <t>Kafumbe mukasa</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-27</t>
         </is>
       </c>
       <c r="G581" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>JPZOQ1231</t>
+          <t>SSRRC0114</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>HOME GROUND CONSULTS -SMC- LTD</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>KATOOKE</t>
+          <t>Kyengera</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G582" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>OWDAA1223</t>
+          <t>GHVFK0821</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>KIGANDA</t>
+          <t>ADJUMANI</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>2024-12-23</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G583" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>OISDX1223</t>
+          <t>FYFCG0821</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>KIKYUSA</t>
+          <t>NABYEWANGA</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t>2024-12-23</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G584" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>VIPUY1220</t>
+          <t>UWNFT0821</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>NAKASERO</t>
+          <t>KAYABWE</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G585" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>MFBZD1231</t>
+          <t>JNOEA0821</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Kinawa 2</t>
+          <t>MALABA</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G586" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>RVIBQ1231</t>
+          <t>FFLKK0821</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Kifumbira</t>
+          <t>MARACHA</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>YRUQO0318</t>
+          <t>NQXAB0821</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>MIGYERA</t>
+          <t>BUGIRI</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>2025-03-18</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G588" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>IUAPA0314</t>
+          <t>HYIQH0820</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>KABALAGALA 2</t>
+          <t>KATWE</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>2025-03-14</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G589" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>JKVHE0612</t>
+          <t>HRLGE0820</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>BetSports Garuga</t>
+          <t>MAYUGE</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>2025-06-12</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G590" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>KPFMF0602</t>
+          <t>VYPHW0820</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>HONNEY'S BAR</t>
+          <t>KALIRO</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>2025-06-02</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G591" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>WXBMF1220</t>
+          <t>IZFES0822</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>KIHIHI</t>
+          <t>NAALYA</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G592" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>TZLLG1231</t>
+          <t>VXEMG0712</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>JINJA NILE</t>
+          <t>jinja Iganga road</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-26</t>
         </is>
       </c>
       <c r="G593" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>FCOJU0509</t>
+          <t>PNFXL0820</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Bweyale</t>
+          <t>IGANGA TIPPER</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>2025-05-09</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-25</t>
         </is>
       </c>
       <c r="G594" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>DGBFA1231</t>
+          <t>ECKTD0712</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>JINJA TAX PARK</t>
+          <t>lyamikoma</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-25</t>
         </is>
       </c>
       <c r="G595" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>NHFXL1231</t>
+          <t>ZZGRQ0820</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>ENTEBBE II BRANCH</t>
+          <t>MAYA</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G596" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>WTCBP0523</t>
+          <t>XITCK0820</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>RUSSELL HALL HOLDINGS LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Head Office</t>
+          <t>NATETE KUTANO</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G597" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>SVIUJ0314</t>
+          <t>LDRLH0820</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>KABALE</t>
+          <t>NTINDA</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>2025-03-14</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G598" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>NEXTQ0524</t>
+          <t>UESKT0820</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Ntungamo</t>
+          <t>MBUYA</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>2025-05-24</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>2025-08-15</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G599" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>FIBIH0519</t>
+          <t>ZQCWI0820</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Lubugumu</t>
+          <t>MAGANJO</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>2025-08-15</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G600" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>XZPHN0519</t>
+          <t>LBYXP0820</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Kiyindi</t>
+          <t>IGANGA GARAGE</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>2025-05-19</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>2025-08-15</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G601" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>QQZZQ0524</t>
+          <t>AJZSB0820</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>HOTBET UGANDA LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Kibumbiro-busega</t>
+          <t>BUSIA</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>2025-05-24</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>2025-08-15</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G602" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>GUUZK1231</t>
+          <t>DEFYV0820</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>OVISONI</t>
+          <t>BWEYALE 2</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G603" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>SLJSC1230</t>
+          <t>ITHJQ0820</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Kirinyabigo</t>
+          <t>MAGAMAGA</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G604" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>PQEYU1230</t>
+          <t>ZUOYO0820</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SASTOS AMUSEMENTS LTD</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Kagoma</t>
+          <t>HOIMA LINK</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G605" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>JOSCG1230</t>
+          <t>OUVLV0712</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Mattuga</t>
+          <t>Ndejje Wakiso</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G606" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>QMBWA0602</t>
+          <t>DCXHH0712</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>BetSports Mbarara</t>
+          <t>Kigoogwa Gombe</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>2025-06-02</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G607" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>BDNXY1231</t>
+          <t>VFTLB0712</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>bujjuko</t>
+          <t>kikyusa</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G608" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>PBAHQ1220</t>
+          <t>FLJZE0712</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>BUSOBA</t>
+          <t>Kirimya</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G609" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>EQFGQ1231</t>
+          <t>QYCVX0712</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>TANDA I BRANCH</t>
+          <t>Kishabya</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G610" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>ARVYI1231</t>
+          <t>SBQUI0723</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Kazo Angola</t>
+          <t>Jokolera</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G611" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>ULUDD1231</t>
+          <t>YJQED0815</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>KIKANDWA</t>
+          <t>Kiwanga Mukono</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-15</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G612" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>JYQWF0530</t>
+          <t>DPBYD0712</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>BetSports Wakiso</t>
+          <t>Kageti BM</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>2025-05-30</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="G613" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>AIMEN0318</t>
+          <t>GUSWH0414</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>KISEKA SHOP</t>
+          <t>Gayaza</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>2025-03-18</t>
+          <t>2025-04-14</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-18</t>
         </is>
       </c>
       <c r="G614" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>DWXKP0318</t>
+          <t>OAPAV0131</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>KAWEMPE</t>
+          <t>Kumbawo</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>2025-03-18</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="G615" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>QXPMW0318</t>
+          <t>QZXXZ0131</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>MAFUBIRA</t>
+          <t>Kalerwe</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>2025-03-18</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="G616" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>ACINB0318</t>
+          <t>WVLEI1125</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>NAJJA BUIKWE</t>
+          <t>KYEBANDO</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>2025-03-18</t>
+          <t>2024-11-25</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="G617" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>WQKHI0318</t>
+          <t>GIXMT0624</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>KAPEKA</t>
+          <t>Bukomero</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>2025-03-18</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="G618" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>TXDAJ0314</t>
+          <t>EOPDD0624</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>KANGULUMIRA KAYUNGA</t>
+          <t>Bwaise shop</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t>2025-03-14</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>LJUNH0204</t>
+          <t>UUMQC0624</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Centenary Park</t>
+          <t>Kakiri shop</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="G620" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>OTRAK1220</t>
+          <t>QKPJD0624</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>BLACK STREET KASOKOSO</t>
+          <t>Iganga</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="G621" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>SUSEG1220</t>
+          <t>QZRTJ0624</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>GOODLYFE BAR</t>
+          <t>Nabbingo shop</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="G622" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>JBRSI1220</t>
+          <t>IDDKU0624</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>LUGAZI</t>
+          <t>Hoima shop</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-10</t>
         </is>
       </c>
       <c r="G623" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>UJLRZ0131</t>
+          <t>TDWKR0805</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>KBC RENTALS</t>
+          <t>BUSHENYI</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>2025-07-20</t>
+          <t>2025-10-09</t>
         </is>
       </c>
       <c r="G624" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>EFPLD0516</t>
+          <t>QIEXE0522</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>win 28 kyengera</t>
+          <t>Bulaga Centre</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>2025-05-16</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>2025-07-20</t>
+          <t>2025-10-06</t>
         </is>
       </c>
       <c r="G625" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>DITAR0516</t>
+          <t>QJVEH0307</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>win 28 KIBUYE 11</t>
+          <t>KIBOGA, BUKOMERO TOWN</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>2025-05-16</t>
+          <t>2025-03-07</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>2025-07-20</t>
+          <t>2025-10-06</t>
         </is>
       </c>
       <c r="G626" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>NXMBP0512</t>
+          <t>QCIIE0530</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>DIGMO UGANDA LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>DIGMO Uganda Head Office</t>
+          <t>Bwaise Pepsi</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>2025-05-12</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>2025-07-12</t>
+          <t>2025-10-06</t>
         </is>
       </c>
       <c r="G627" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>YWFLW1230</t>
+          <t>BQJZD0530</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>MUKONO BR 3</t>
+          <t>Gayaza Mirembe</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>2025-07-06</t>
+          <t>2025-10-06</t>
         </is>
       </c>
       <c r="G628" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>FGIGS1230</t>
+          <t>QSGMX0525</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>MAFUBIRA</t>
+          <t>Bweyogerere</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-25</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>2025-07-06</t>
+          <t>2025-10-06</t>
         </is>
       </c>
       <c r="G629" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>NSNSM1231</t>
+          <t>MAIPU0805</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>OYAM</t>
+          <t>MBALALA</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>2025-07-06</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G630" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>HXJQY1230</t>
+          <t>CHFHW0805</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>KALAGI</t>
+          <t>KAWANDA</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>2025-07-06</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G631" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>DQTNN1230</t>
+          <t>OKLIG0805</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>BUWENGE</t>
+          <t>KAYABWE</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>2025-07-06</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G632" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>PDOFC1230</t>
+          <t>EABXF0805</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>NAMATABA</t>
+          <t>KAJJANSI</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>2025-07-05</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G633" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>UIMEX1231</t>
+          <t>QHQPC0805</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>LIRA KITGUM STAGE</t>
+          <t>MUBENDE</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>2025-07-05</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G634" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>QEHCE1230</t>
+          <t>MAGVP0805</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>FORT PORTAL-4</t>
+          <t>NAALYA</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G635" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>LVVOM1230</t>
+          <t>DNMCB0805</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>NABITENDE</t>
+          <t>BUSIKA</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G636" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>TXEIJ1231</t>
+          <t>VDBFR0805</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>LACEKOCET</t>
+          <t>KIRINYA</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G637" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>KRLLC1230</t>
+          <t>LUZSZ0805</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>KASAMBIRA</t>
+          <t>NATONKO</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G638" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>RFZGU1230</t>
+          <t>EADGB0805</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>mayuge Jinja road</t>
+          <t>KASANGATI</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G639" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>ADIZM1230</t>
+          <t>OAHZX0805</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>NETBET CO. LTD</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>KISOGA BRANCH</t>
+          <t>BUGIR</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-08-05</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="G640" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>ORSWK1230</t>
+          <t>TRQIJ0731</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>JINJA BR-1</t>
+          <t>POOL ARENA-SKY CITY ARCHADE</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-07-31</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="G641" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>WNXXF1230</t>
+          <t>EYKUO0731</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>IDUDI BRANCH</t>
+          <t>28 WIN NABWIRE</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-07-31</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="G642" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>DDSWB1231</t>
+          <t>VKELF0530</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>GULU 5</t>
+          <t>Nateete Mabiito</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G643" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>NHIGY1231</t>
+          <t>KCOKM0525</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>LACHO</t>
+          <t>Mbuya</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-25</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G644" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>FULPU1230</t>
+          <t>VAXZV0530</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>IRUNDU</t>
+          <t>Nankulabye Old</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G645" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>FVDPF1230</t>
+          <t>RYRIG0529</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>JINJA NILE</t>
+          <t>Kawuku Kalina</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-29</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G646" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>NVNQQ1231</t>
+          <t>QPWPK0721</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>LEFORI</t>
+          <t>Noa Building</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-21</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G647" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>VDPRU1230</t>
+          <t>DPCVR0721</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>BUGIRI BR-2</t>
+          <t>Next to Rainbow</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-07-21</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G648" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>BNYVO1231</t>
+          <t>WILTN0721</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Maracha Koboko</t>
+          <t>Next to Valley Park</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E649" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-21</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G649" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>KSDRH1231</t>
+          <t>ILUKK0721</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>RUTI</t>
+          <t>Kisenyi Bus Terminal</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-21</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G650" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>CIMLW1231</t>
+          <t>YRANN0721</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Duuka</t>
+          <t>Opposite Fort Bet</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-21</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G651" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>RUDRO1231</t>
+          <t>VHYLL0721</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Maracha Oleba</t>
+          <t>Kisa Kya Yesu</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-21</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G652" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>GLXHB0422</t>
+          <t>JNWOT0530</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>NAKIFUMA</t>
+          <t>Yesu Amala</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
-          <t>2025-04-22</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G653" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>OWGDB1231</t>
+          <t>DOWNH0226</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>BUNAMWAYA</t>
+          <t>Equator Housing Busia</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-02-26</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G654" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>JKIFY1231</t>
+          <t>CVZPI0523</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Hoima Main</t>
+          <t>Ishaka</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G655" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>LRWEI0422</t>
+          <t>RIIRI0523</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>KOLO</t>
+          <t>Pine</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E656" t="inlineStr">
         <is>
-          <t>2025-04-22</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2025-09-26</t>
         </is>
       </c>
       <c r="G656" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>JJPYN1231</t>
+          <t>STIAG0711</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>HOIMA   SUGAR</t>
+          <t>NANSANA</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E657" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-07-11</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2025-09-13</t>
         </is>
       </c>
       <c r="G657" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>TDYEP0217</t>
+          <t>KHLUL0530</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>IDUDI</t>
+          <t>Kasubi</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E658" t="inlineStr">
         <is>
-          <t>2025-02-17</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2025-09-13</t>
         </is>
       </c>
       <c r="G658" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>WOPOK0217</t>
+          <t>ZBEEB0525</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>NAMAYINGO</t>
+          <t>Kalagi</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
-          <t>2025-02-17</t>
+          <t>2025-05-25</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2025-09-13</t>
         </is>
       </c>
       <c r="G659" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>KXBBE1230</t>
+          <t>GLUPJ0530</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>NTUNGAMO -1</t>
+          <t>Kawempe New</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-13</t>
         </is>
       </c>
       <c r="G660" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>OWGEC1230</t>
+          <t>EKWGL0530</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>KABURASOKE</t>
+          <t>Kawempe</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-13</t>
         </is>
       </c>
       <c r="G661" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>SRZMK1230</t>
+          <t>LCKCX0530</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>KAKUTO</t>
+          <t>Kyengera Down</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G662" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>ADWQN1230</t>
+          <t>KGCCT0530</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>KISORO -3</t>
+          <t>Kyengera</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G663" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>YTEXB1230</t>
+          <t>WGNML0530</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>KASENSIRO IRON</t>
+          <t>Buloba</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G664" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>XAXWX1230</t>
+          <t>BTYZS0530</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>KIWANGALA</t>
+          <t>Mukono Wantoni</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G665" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>KMRSO0422</t>
+          <t>ROKPZ0530</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Buyala</t>
+          <t>Bweyogerere Stage</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
-          <t>2025-04-22</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G666" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>BQFIN1231</t>
+          <t>IOVSW0525</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>PAKELE</t>
+          <t>Ibanda</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-25</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G667" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>KLSIF1220</t>
+          <t>SXPAB0523</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>WILSON ROAD</t>
+          <t>Kizinda</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G668" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>AZGWO1230</t>
+          <t>OMKCS0523</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>BUGANGO</t>
+          <t>Kitagata</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G669" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>HCFXE1230</t>
+          <t>QDIOL0522</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>MWIZI</t>
+          <t>Ntungamo</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G670" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>BQCTB1230</t>
+          <t>DVNRG0522</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>kayanga</t>
+          <t>Sanga</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G671" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>BRSEQ1230</t>
+          <t>IVDUD0522</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>RUTOKYE</t>
+          <t>Wabigalo</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>2025-06-26</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G672" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>YKSNS1230</t>
+          <t>WZQHD0522</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>WORDPRESS AMUSEMENT UG - SMC LTD</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>NAKIVALE</t>
+          <t>Mityana 1</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="G673" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>GJHQD1230</t>
+          <t>UYOCF0128</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>KANALA</t>
+          <t>Kibuye Ex</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-09-02</t>
         </is>
       </c>
       <c r="G674" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>TYCHV1230</t>
+          <t>UMKPD0521</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>SSANJE</t>
+          <t>KUMI ROAD</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-21</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-08-31</t>
         </is>
       </c>
       <c r="G675" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>BGTLA1230</t>
+          <t>FBIDF0624</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>MEGA SLOTS ENTERPRISES LIMITED</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>KAGETI</t>
+          <t>Megaone</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-06-24</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-08-31</t>
         </is>
       </c>
       <c r="G676" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>BBOVX1230</t>
+          <t>KUAXS0203</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>SAHARA GAME TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>KYAMBURA</t>
+          <t>Mubende</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-02-03</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-08-31</t>
         </is>
       </c>
       <c r="G677" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>RINHZ1230</t>
+          <t>VKVDM0528</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>KINGS INVESTMENTS (U) LIMITED</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>KAYEMBE</t>
+          <t>Kabale 2</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>2024-12-30</t>
+          <t>2025-05-28</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G678" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>NPCET1220</t>
+          <t>WMKBZ0519</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>KIBUYE</t>
+          <t>Katosi</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G679" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>DXYLP1220</t>
+          <t>CIRYP0519</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>SSAZA</t>
+          <t>Kamwokya</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G680" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>QCHMI1231</t>
+          <t>HTHLD1220</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>ALOI</t>
+          <t>CLOCK TOWER MBALE</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>2025-06-25</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G681" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>VJKCJ0314</t>
+          <t>RREGO0509</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>NALYA CONTAINER VILLAGE</t>
+          <t>GWANDA</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
-          <t>2025-03-14</t>
+          <t>2025-05-09</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>2025-06-06</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G682" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>OJZIX0311</t>
+          <t>MATMX0509</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>LUKAYA 1</t>
+          <t>MIRACLE GARDEN</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2025-05-09</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>2025-06-06</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G683" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>ONEWI0311</t>
+          <t>CDZCB1220</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>KASANA LUWERO</t>
+          <t>KAWEMPE RIHAM</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G684" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>QRHZY0326</t>
+          <t>QMYQD1231</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Bwikya Traders Nakawa</t>
+          <t>DEI</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
-          <t>2025-03-26</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>GYMSB0314</t>
+          <t>PVVVR1231</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>MAGA MAGA 1</t>
+          <t>LUSALIRA</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
-          <t>2025-03-14</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G686" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>LBAAI0311</t>
+          <t>WRTOQ1231</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>MBARARA KATETE</t>
+          <t>NYARAVUR</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>2025-05-31</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G687" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>TTYUC0131</t>
+          <t>DFCMR0314</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Boston</t>
+          <t>BUSUNJU 1</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E688" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-03-14</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>2025-05-20</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G688" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>VMETX0131</t>
+          <t>IHVCG0407</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Kabowa</t>
+          <t>KIKONGE</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-04-07</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>2025-05-20</t>
+          <t>2025-08-27</t>
         </is>
       </c>
       <c r="G689" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>GXXDZ0131</t>
+          <t>DNGIA1220</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Kinoni</t>
+          <t>NKOKONJERU</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>2025-05-18</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G690" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>TQSXR0201</t>
+          <t>MEVWG1231</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Kiganda</t>
+          <t>KALAGALA</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>2025-05-17</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>PPDLT0131</t>
+          <t>OUTKO1231</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Busega</t>
+          <t>NDEGE ZANTA I BRANCH</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E692" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>2025-05-17</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G692" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>AZRKC0130</t>
+          <t>VCNRA1231</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>5.POINT INVESTMENTS LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Mulago</t>
+          <t>PAKWACH</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>2025-05-17</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G693" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>INHGR0308</t>
+          <t>LBHQV1231</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>NAMAYIBA SLOTS</t>
+          <t>SINGO</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
-          <t>2025-03-08</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>2025-05-12</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G694" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>CSIEU0311</t>
+          <t>ZRWIY1230</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>KISENYI CALIFORNIA</t>
+          <t>Kisasi</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>2025-05-10</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>VOJOI0311</t>
+          <t>LIWQL1231</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>SSEMBABULE</t>
+          <t>BIISO</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>2025-05-10</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G696" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>GONOT0311</t>
+          <t>SUURI1231</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>BUKOMANSIMBI 1</t>
+          <t>Mutundwe</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
-          <t>2025-03-11</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>2025-05-10</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G697" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>HGYGK0123</t>
+          <t>THPAD1231</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>MBARARA KIZUNGU</t>
+          <t>Mbuya</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E698" t="inlineStr">
         <is>
-          <t>2025-01-23</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G698" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>IVXXM0306</t>
+          <t>ZWKGC1231</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>NAKUWADDE 1</t>
+          <t>Kasubi</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
-          <t>2025-03-06</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-24</t>
         </is>
       </c>
       <c r="G699" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>SBVVO1220</t>
+          <t>NTGCH1220</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>KOMAMBOGA</t>
+          <t>POOLNEST</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
           <t>2024-12-20</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G700" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>SPIFX1220</t>
+          <t>JPZOQ1231</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>BUSIA MAWERO 2</t>
+          <t>KATOOKE</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G701" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>SGFIQ1220</t>
+          <t>OWDAA1223</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>NAMAYIBA</t>
+          <t>KIGANDA</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2024-12-23</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G702" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>PIQEV1205</t>
+          <t>OISDX1223</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>MOYO</t>
+          <t>KIKYUSA</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2024-12-23</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>2025-05-02</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G703" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>HTRSF1205</t>
+          <t>VIPUY1220</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>GULU PASSWORD</t>
+          <t>NAKASERO</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>2025-05-02</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G704" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>OTOPQ1205</t>
+          <t>MFBZD1231</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>NABYEWANGA</t>
+          <t>Kinawa 2</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E705" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>2025-05-02</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G705" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>DXBYG1205</t>
+          <t>RVIBQ1231</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>LACOR- GULU</t>
+          <t>Kifumbira</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>2025-05-02</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G706" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>QENSV1205</t>
+          <t>YRUQO0318</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>BWEYALE</t>
+          <t>MIGYERA</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-18</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>2025-05-02</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G707" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>EVEFH1205</t>
+          <t>IUAPA0314</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>BUNAMWAYA</t>
+          <t>KABALAGALA 2</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E708" t="inlineStr">
         <is>
-          <t>2024-12-05</t>
+          <t>2025-03-14</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>2025-05-02</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="G708" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>EQKKS0228</t>
+          <t>JKVHE0612</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>BC  RENTALS, Wakiso town</t>
+          <t>BetSports Garuga</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E709" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-06-12</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>2025-04-29</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G709" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>MWBNF0226</t>
+          <t>KPFMF0602</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Betsports Bulenga</t>
+          <t>HONNEY'S BAR</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
-          <t>2025-02-26</t>
+          <t>2025-06-02</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G710" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>JWIDJ1031</t>
+          <t>WXBMF1220</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Betsports-Las Vegas  Bar</t>
+          <t>KIHIHI</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="E711" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G711" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>ABNUJ1031</t>
+          <t>TZLLG1231</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>Betsports-Wantoni</t>
+          <t>JINJA NILE</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G712" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>WLHGI1031</t>
+          <t>FCOJU0509</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>BWINBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Betsports Bwaise Opp Total</t>
+          <t>Bweyale</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2025-05-09</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G713" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>PTDFL1031</t>
+          <t>DGBFA1231</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>BETSPORTS UGANDA LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Betsports king sports Bar</t>
+          <t>JINJA TAX PARK</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G714" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>NSTUD0221</t>
+          <t>NHFXL1231</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>LUKAYA</t>
+          <t>ENTEBBE II BRANCH</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E715" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>2025-04-25</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G715" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>SRYJR0221</t>
+          <t>WTCBP0523</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>BUFFALO CONSULTANTS LTD</t>
+          <t>RUSSELL HALL HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>KAWAIDA MBALE</t>
+          <t>Head Office</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>2025-04-25</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G716" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>FGSOO0131</t>
+          <t>SVIUJ0314</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>KITORO</t>
+          <t>KABALE</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-03-14</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>2025-04-20</t>
+          <t>2025-08-20</t>
         </is>
       </c>
       <c r="G717" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>CPPRB0131</t>
+          <t>NEXTQ0524</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>MUTONIS BAR</t>
+          <t>Ntungamo</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E718" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-05-24</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>2025-04-20</t>
+          <t>2025-08-15</t>
         </is>
       </c>
       <c r="G718" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>WYVSM0201</t>
+          <t>FIBIH0519</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>KAGOMA</t>
+          <t>Lubugumu</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E719" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>2025-04-20</t>
+          <t>2025-08-15</t>
         </is>
       </c>
       <c r="G719" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>SLRQW0131</t>
+          <t>XZPHN0519</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>ZANA</t>
+          <t>Kiyindi</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E720" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-05-19</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>2025-04-20</t>
+          <t>2025-08-15</t>
         </is>
       </c>
       <c r="G720" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>RTJUF0131</t>
+          <t>QQZZQ0524</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>HOTBET UGANDA LTD</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>BWAISE</t>
+          <t>Kibumbiro-busega</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E721" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-05-24</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-15</t>
         </is>
       </c>
       <c r="G721" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>SSYAN0131</t>
+          <t>GUUZK1231</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>NAKULABYE</t>
+          <t>OVISONI</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G722" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>QJUTJ0130</t>
+          <t>SLJSC1230</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>NANSANA</t>
+          <t>Kirinyabigo</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G723" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>GVGBX0131</t>
+          <t>PQEYU1230</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>KABANGO</t>
+          <t>Kagoma</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G724" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>GKJQF0131</t>
+          <t>JOSCG1230</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>KISENYI MUBZI</t>
+          <t>Mattuga</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G725" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>FIPTJ0131</t>
+          <t>QMBWA0602</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>KIREKA</t>
+          <t>BetSports Mbarara</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-06-02</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G726" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>VGUCW0204</t>
+          <t>BDNXY1231</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>NABINGO</t>
+          <t>bujjuko</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G727" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>UJPTG0131</t>
+          <t>PBAHQ1220</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>NATEETE PARK</t>
+          <t>BUSOBA</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G728" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>UPIER0131</t>
+          <t>EQFGQ1231</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>YUMBE</t>
+          <t>TANDA I BRANCH</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E729" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G729" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>SNQNW0201</t>
+          <t>ARVYI1231</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>LUWERO</t>
+          <t>Kazo Angola</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G730" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>ZHLRB0131</t>
+          <t>ULUDD1231</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>BWAISE PEPSI</t>
+          <t>KIKANDWA</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G731" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>WGJIW0201</t>
+          <t>JYQWF0530</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BETSPORTS UGANDA LTD</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>BWEBAJJA</t>
+          <t>BetSports Wakiso</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
+          <t>2025-05-30</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G732" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>UTKJY0201</t>
+          <t>AIMEN0318</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>BUJUKO NANSANA</t>
+          <t>KISEKA SHOP</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
+          <t>2025-03-18</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G733" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>KQHHN0131</t>
+          <t>DWXKP0318</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>NEW LIFE BAR</t>
+          <t>KAWEMPE</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-03-18</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>2025-04-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G734" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>BEXZQ0122</t>
+          <t>QXPMW0318</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>CHOPLIFE LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>CHOPLIFE LIMITED</t>
+          <t>MAFUBIRA</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-03-18</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>2025-04-15</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G735" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>USQDK0131</t>
+          <t>ACINB0318</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>KYENGERA</t>
+          <t>NAJJA BUIKWE</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-03-18</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>2025-04-14</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G736" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>XTJKG0131</t>
+          <t>WQKHI0318</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>BWEYOGERERE</t>
+          <t>KAPEKA</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-03-18</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>2025-04-14</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G737" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>OXWHE0131</t>
+          <t>TXDAJ0314</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>OMBACHI</t>
+          <t>KANGULUMIRA KAYUNGA</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-03-14</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>2025-04-14</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G738" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>UXWQW0131</t>
+          <t>LJUNH0204</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>HOIMA</t>
+          <t>Centenary Park</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E739" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>2025-04-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G739" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>WYGKO0131</t>
+          <t>OTRAK1220</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>SASTOS AMUSEMENTS LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>KIGUMBA</t>
+          <t>BLACK STREET KASOKOSO</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>2025-04-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G740" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>TDLSE0129</t>
+          <t>SUSEG1220</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>WALUSIMBI BRANCH</t>
+          <t>GOODLYFE BAR</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
-          <t>2025-01-29</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>2025-04-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G741" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>ZLOUQ0125</t>
+          <t>JBRSI1220</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>MPERERWE BRANCH</t>
+          <t>LUGAZI</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
-          <t>2025-01-25</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>2025-04-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="G742" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>WVGBL0211</t>
+          <t>UJLRZ0131</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>KINETIC CAPITAL LTD</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Kkolo</t>
+          <t>KBC RENTALS</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>2025-04-12</t>
+          <t>2025-07-20</t>
         </is>
       </c>
       <c r="G743" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>YJTHP0203</t>
+          <t>EFPLD0516</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>BET NEST LIMITED</t>
+          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Roze Courts</t>
+          <t>win 28 kyengera</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>board_minutes_attached</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t>2025-02-03</t>
+          <t>2025-05-16</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2025-07-20</t>
         </is>
       </c>
       <c r="G744" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>RPDFP0128</t>
+          <t>DITAR0516</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KEFENG INTERNATIONAL ENTERTAINMENT GROUP CO. LTD</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>KITINTALE CENTER</t>
+          <t>win 28 KIBUYE 11</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-16</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>2025-04-07</t>
+          <t>2025-07-20</t>
         </is>
       </c>
       <c r="G745" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>ECEEE0202</t>
+          <t>NXMBP0512</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>DIGMO UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>SEETA CENTER</t>
+          <t>DIGMO Uganda Head Office</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
-          <t>2025-02-02</t>
+          <t>2025-05-12</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>2025-04-07</t>
+          <t>2025-07-12</t>
         </is>
       </c>
       <c r="G746" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>KAQJZ0128</t>
+          <t>YWFLW1230</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>LIRA TE KUL</t>
+          <t>MUKONO BR 3</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>2025-04-07</t>
+          <t>2025-07-06</t>
         </is>
       </c>
       <c r="G747" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>XNFHH0202</t>
+          <t>FGIGS1230</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>NTIKUTAMADA NILLCO</t>
+          <t>MAFUBIRA</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
-          <t>2025-02-02</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>2025-04-07</t>
+          <t>2025-07-06</t>
         </is>
       </c>
       <c r="G748" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>QMCSU0202</t>
+          <t>NSNSM1231</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>NTINDA STRETCHER</t>
+          <t>OYAM</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
-          <t>2025-02-02</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>2025-04-07</t>
+          <t>2025-07-06</t>
         </is>
       </c>
       <c r="G749" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>GEADT1231</t>
+          <t>HXJQY1230</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>WOBULENZI</t>
+          <t>KALAGI</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-06</t>
         </is>
       </c>
       <c r="G750" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>UMDHX1231</t>
+          <t>DQTNN1230</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>PAKWACH BRANCH 1</t>
+          <t>BUWENGE</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-06</t>
         </is>
       </c>
       <c r="G751" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>LAPSO1231</t>
+          <t>PDOFC1230</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>NYARAVUR BRANCH</t>
+          <t>NAMATABA</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-05</t>
         </is>
       </c>
       <c r="G752" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>URKID1231</t>
+          <t>UIMEX1231</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>KOBOKO 1 BRANCH</t>
+          <t>LIRA KITGUM STAGE</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-05</t>
         </is>
       </c>
       <c r="G753" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>GBOEC1231</t>
+          <t>QEHCE1230</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>KASATO BRANCH</t>
+          <t>FORT PORTAL-4</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G754" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>FAENU1231</t>
+          <t>LVVOM1230</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>BUSIIKA</t>
+          <t>NABITENDE</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G755" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>BJEBQ1231</t>
+          <t>TXEIJ1231</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>ARUA IV EDIOFE</t>
+          <t>LACEKOCET</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G756" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>JIXFT1231</t>
+          <t>KRLLC1230</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>ARUA II KKT</t>
+          <t>KASAMBIRA</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G757" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>OUSZZ1231</t>
+          <t>RFZGU1230</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>ANGAL BRANCH</t>
+          <t>mayuge Jinja road</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G758" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>NHANF1231</t>
+          <t>ADIZM1230</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>TIRINYI</t>
+          <t>KISOGA BRANCH</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G759" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>TDTEK1231</t>
+          <t>ORSWK1230</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>SOROTI 3</t>
+          <t>JINJA BR-1</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G760" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>ZQAMF0128</t>
+          <t>WNXXF1230</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>LUTEETE CENTER</t>
+          <t>IDUDI BRANCH</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E761" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>2025-04-05</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G761" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>HWDST0131</t>
+          <t>DDSWB1231</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>SPOT CENTER</t>
+          <t>GULU 5</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>2025-04-04</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G762" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>QDWXD0129</t>
+          <t>NHIGY1231</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Namungoona Luyinjja</t>
+          <t>LACHO</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E763" t="inlineStr">
         <is>
-          <t>2025-01-29</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>2025-04-04</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="G763" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>GAJQZ0127</t>
+          <t>FULPU1230</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>ADVANCED GAMING LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Office</t>
+          <t>IRUNDU</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>2025-01-27</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>2025-04-04</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="G764" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>GVOUS0131</t>
+          <t>FVDPF1230</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>NEXORA TECHNOLOGY CO. LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>Mukama Mwesigwa Plaza</t>
+          <t>JINJA NILE</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
-          <t>2025-01-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>2025-04-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="G765" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>AMQJV0127</t>
+          <t>NVNQQ1231</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>NAMATABA</t>
+          <t>LEFORI</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
-          <t>2025-01-27</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>2025-04-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="G766" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>FZHKW0127</t>
+          <t>VDPRU1230</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>KINAAWA</t>
+          <t>BUGIRI BR-2</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
-          <t>2025-01-27</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>2025-03-31</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="G767" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>ZVQBX0123</t>
+          <t>BNYVO1231</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>KASSANDA</t>
+          <t>Maracha Koboko</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t>2025-01-23</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>2025-03-31</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="G768" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>ABDJL0129</t>
+          <t>KSDRH1231</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Kireka, Isabella Plaza,.</t>
+          <t>RUTI</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t>2025-01-29</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>2025-03-31</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="G769" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>OFTII0125</t>
+          <t>CIMLW1231</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>KALERWE</t>
+          <t>Duuka</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E770" t="inlineStr">
         <is>
-          <t>2025-01-25</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="G770" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>NDNDU0125</t>
+          <t>RUDRO1231</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>KAMWOKYA 2</t>
+          <t>Maracha Oleba</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E771" t="inlineStr">
         <is>
-          <t>2025-01-25</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>2025-03-29</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="G771" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>RBMWG0123</t>
+          <t>GLXHB0422</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>HOIMA</t>
+          <t>NAKIFUMA</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E772" t="inlineStr">
         <is>
-          <t>2025-01-23</t>
+          <t>2025-04-22</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="G772" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>XEWQH0123</t>
+          <t>OWGDB1231</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>JINJA BASEMENT</t>
+          <t>BUNAMWAYA</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E773" t="inlineStr">
         <is>
-          <t>2025-01-23</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="G773" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>ZILFX1218</t>
+          <t>JKIFY1231</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Arua 5</t>
+          <t>Hoima Main</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E774" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>2025-03-24</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="G774" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>QUZIE0123</t>
+          <t>LRWEI0422</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>ARUA PARK</t>
+          <t>KOLO</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E775" t="inlineStr">
         <is>
-          <t>2025-01-23</t>
+          <t>2025-04-22</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>2025-03-24</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="G775" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>WWCTB0123</t>
+          <t>JJPYN1231</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>KYEBANDO</t>
+          <t>HOIMA   SUGAR</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E776" t="inlineStr">
         <is>
-          <t>2025-01-23</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>2025-03-24</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="G776" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>MSXGY0123</t>
+          <t>TDYEP0217</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>BWINBET UGANDA LTD</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>AMIGOS</t>
+          <t>IDUDI</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E777" t="inlineStr">
         <is>
-          <t>2025-01-23</t>
+          <t>2025-02-17</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>2025-03-24</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="G777" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>FMHYI0114</t>
+          <t>WOPOK0217</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>BUGEMBE ROAD</t>
+          <t>NAMAYINGO</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E778" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-02-17</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>2025-03-17</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="G778" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>HQJTH0107</t>
+          <t>KXBBE1230</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>BUGEMBE BRANCH</t>
+          <t>NTUNGAMO -1</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E779" t="inlineStr">
         <is>
-          <t>2025-01-07</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>2025-03-09</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G779" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>IOTAH0107</t>
+          <t>OWGEC1230</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>ELDORADO COMPANY LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>WANYAMA BRANCH</t>
+          <t>KABURASOKE</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E780" t="inlineStr">
         <is>
-          <t>2025-01-07</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>2025-03-09</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G780" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>XHZDK1114</t>
+          <t>SRZMK1230</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>SYNERLINK GROUP LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>HEAD OFFICE</t>
+          <t>KAKUTO</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E781" t="inlineStr">
         <is>
-          <t>2024-11-14</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>2025-02-27</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G781" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>TZLCQ1213</t>
+          <t>ADWQN1230</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>KAWAALA BAR</t>
+          <t>KISORO -3</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E782" t="inlineStr">
         <is>
-          <t>2024-12-13</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G782" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>LJFZK1213</t>
+          <t>YTEXB1230</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>WANDEGEYA</t>
+          <t>KASENSIRO IRON</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E783" t="inlineStr">
         <is>
-          <t>2024-12-13</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G783" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>EQUJL1216</t>
+          <t>XAXWX1230</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>GAME PROS UGANDA LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Kisozi Complex</t>
+          <t>KIWANGALA</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E784" t="inlineStr">
         <is>
-          <t>2024-12-16</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G784" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>CMIKJ1218</t>
+          <t>KMRSO0422</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>Namayiba 1</t>
+          <t>Buyala</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E785" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2025-04-22</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G785" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>ZOVDI1218</t>
+          <t>BQFIN1231</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>Mpererwe 1</t>
+          <t>PAKELE</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="E786" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G786" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>KKRAA1218</t>
+          <t>KLSIF1220</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>Ntinda</t>
+          <t>WILSON ROAD</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G787" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>ACAPY1220</t>
+          <t>AZGWO1230</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>Nakasajja</t>
+          <t>BUGANGO</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E788" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G788" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>BMBJN1031</t>
+          <t>HCFXE1230</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Kalerwe3</t>
+          <t>MWIZI</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E789" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G789" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>OFXAE1031</t>
+          <t>BQCTB1230</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Kawala</t>
+          <t>kayanga</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E790" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G790" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>BAHCF1031</t>
+          <t>BRSEQ1230</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>Haruna Towers</t>
+          <t>RUTOKYE</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E791" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2025-06-26</t>
         </is>
       </c>
       <c r="G791" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>PHHAN1031</t>
+          <t>YKSNS1230</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>Masanafu</t>
+          <t>NAKIVALE</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E792" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G792" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>BCEAU1220</t>
+          <t>GJHQD1230</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Joggo</t>
+          <t>KANALA</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E793" t="inlineStr">
         <is>
-          <t>2024-12-20</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>2025-02-19</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G793" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>LMTVJ1218</t>
+          <t>TYCHV1230</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Mityana 1</t>
+          <t>SSANJE</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E794" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G794" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>CBHTS1218</t>
+          <t>BGTLA1230</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>Soroti Market Street</t>
+          <t>KAGETI</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G795" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>LQJLL1218</t>
+          <t>BBOVX1230</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>PARSHA INTERNATIONAL LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>Kitgum 2</t>
+          <t>KYAMBURA</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E796" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G796" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>QLMNG1128</t>
+          <t>RINHZ1230</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>ENTEBBE BAR</t>
+          <t>KAYEMBE</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E797" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2024-12-30</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G797" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>PLDQX1129</t>
+          <t>NPCET1220</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>ENTEBBE TWO</t>
+          <t>KIBUYE</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E798" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>2025-02-17</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G798" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>HBZDU1129</t>
+          <t>DXYLP1220</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>SOROTI 1</t>
+          <t>SSAZA</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E799" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2024-12-20</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>2025-02-17</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G799" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>WCRJM1129</t>
+          <t>QCHMI1231</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BET MASTER LTD</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>ENTEBBE THREE</t>
+          <t>ALOI</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E800" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2024-12-31</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>2025-02-16</t>
+          <t>2025-06-25</t>
         </is>
       </c>
       <c r="G800" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>CMCVF1128</t>
+          <t>VJKCJ0314</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>MULAGO</t>
+          <t>NALYA CONTAINER VILLAGE</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E801" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-03-14</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>2025-02-15</t>
+          <t>2025-06-06</t>
         </is>
       </c>
       <c r="G801" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>ZHOHY1128</t>
+          <t>OJZIX0311</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>NATEETE 2</t>
+          <t>LUKAYA 1</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
           <t>inspected</t>
         </is>
       </c>
       <c r="E802" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>2025-02-15</t>
+          <t>2025-06-06</t>
         </is>
       </c>
       <c r="G802" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>NKIKV1128</t>
+          <t>ONEWI0311</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>NAKULABYE</t>
+          <t>KASANA LUWERO</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E803" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>2025-02-15</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="G803" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>EQQOP1128</t>
+          <t>QRHZY0326</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>ENTERPRISE GAMING (U) LIMITED</t>
+          <t>GAME PROS UGANDA LIMITED</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>GOODLIFE BAR</t>
+          <t>Bwikya Traders Nakawa</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-03-26</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>2025-02-15</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="G804" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>BYFUK1210</t>
+          <t>GYMSB0314</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Kito</t>
+          <t>MAGA MAGA 1</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E805" t="inlineStr">
         <is>
-          <t>2024-12-10</t>
+          <t>2025-03-14</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>2025-02-10</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="G805" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>ZPPDW1210</t>
+          <t>LBAAI0311</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>BET MASTER LTD</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Busia</t>
+          <t>MBARARA KATETE</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="E806" t="inlineStr">
         <is>
-          <t>2024-12-10</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>2025-02-10</t>
+          <t>2025-05-31</t>
         </is>
       </c>
       <c r="G806" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>MRZVU1128</t>
+          <t>TTYUC0131</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Kibuye</t>
+          <t>Boston</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E807" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-20</t>
         </is>
       </c>
       <c r="G807" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>LNZHP1128</t>
+          <t>VMETX0131</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>Nakasongola</t>
+          <t>Kabowa</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>rejected</t>
+          <t>board_minutes_attached</t>
         </is>
       </c>
       <c r="E808" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-20</t>
         </is>
       </c>
       <c r="G808" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>EFSBO1128</t>
+          <t>GXXDZ0131</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Nansana</t>
+          <t>Kinoni</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E809" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-18</t>
         </is>
       </c>
       <c r="G809" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>UIAQT1128</t>
+          <t>TQSXR0201</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>Namasuba</t>
+          <t>Kiganda</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E810" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-02-01</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-17</t>
         </is>
       </c>
       <c r="G810" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>ZSLCF1128</t>
+          <t>PPDLT0131</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>Oyam</t>
+          <t>Busega</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E811" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-01-31</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-17</t>
         </is>
       </c>
       <c r="G811" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>OMDGH1128</t>
+          <t>AZRKC0130</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>5.POINT INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Kansanga</t>
+          <t>Mulago</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E812" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-17</t>
         </is>
       </c>
       <c r="G812" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>LWLFE1128</t>
+          <t>INHGR0308</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>LEGIT MASTERS LTD</t>
+          <t>ELDORADO COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Kabowa</t>
+          <t>NAMAYIBA SLOTS</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E813" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-03-08</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-12</t>
         </is>
       </c>
       <c r="G813" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>TIIZL1031</t>
+          <t>CSIEU0311</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>A BETTER PLACE SMC  LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>KYENGERA</t>
+          <t>KISENYI CALIFORNIA</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E814" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>2025-01-03</t>
+          <t>2025-05-10</t>
         </is>
       </c>
       <c r="G814" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>ARENW1031</t>
+          <t>VOJOI0311</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>A BETTER PLACE SMC  LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>KAMPALA CASINO</t>
+          <t>SSEMBABULE</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t>inspected</t>
+          <t>rejected</t>
         </is>
       </c>
       <c r="E815" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>2024-12-31</t>
+          <t>2025-05-10</t>
         </is>
       </c>
       <c r="G815" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>WSLBB1021</t>
+          <t>GONOT0311</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>KAMWOKYA 2</t>
+          <t>BUKOMANSIMBI 1</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E816" t="inlineStr">
         <is>
-          <t>2024-10-21</t>
+          <t>2025-03-11</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>2024-12-21</t>
+          <t>2025-05-10</t>
         </is>
       </c>
       <c r="G816" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>XIQWH1021</t>
+          <t>HGYGK0123</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>MASSALIA LIMITED</t>
+          <t>BUFFALO CONSULTANTS LTD</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>KALERWE</t>
+          <t>MBARARA KIZUNGU</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
           <t>rejected</t>
         </is>
       </c>
       <c r="E817" t="inlineStr">
         <is>
-          <t>2024-10-21</t>
+          <t>2025-01-23</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>2024-12-21</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="G817" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
+          <t>IVXXM0306</t>
+        </is>
+      </c>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t>GAME PROS UGANDA LIMITED</t>
+        </is>
+      </c>
+      <c r="C818" t="inlineStr">
+        <is>
+          <t>NAKUWADDE 1</t>
+        </is>
+      </c>
+      <c r="D818" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E818" t="inlineStr">
+        <is>
+          <t>2025-03-06</t>
+        </is>
+      </c>
+      <c r="F818" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="G818" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr">
+        <is>
+          <t>SBVVO1220</t>
+        </is>
+      </c>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t>BUFFALO CONSULTANTS LTD</t>
+        </is>
+      </c>
+      <c r="C819" t="inlineStr">
+        <is>
+          <t>KOMAMBOGA</t>
+        </is>
+      </c>
+      <c r="D819" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E819" t="inlineStr">
+        <is>
+          <t>2024-12-20</t>
+        </is>
+      </c>
+      <c r="F819" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="G819" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr">
+        <is>
+          <t>SPIFX1220</t>
+        </is>
+      </c>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t>BUFFALO CONSULTANTS LTD</t>
+        </is>
+      </c>
+      <c r="C820" t="inlineStr">
+        <is>
+          <t>BUSIA MAWERO 2</t>
+        </is>
+      </c>
+      <c r="D820" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E820" t="inlineStr">
+        <is>
+          <t>2024-12-20</t>
+        </is>
+      </c>
+      <c r="F820" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="G820" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr">
+        <is>
+          <t>SGFIQ1220</t>
+        </is>
+      </c>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t>BUFFALO CONSULTANTS LTD</t>
+        </is>
+      </c>
+      <c r="C821" t="inlineStr">
+        <is>
+          <t>NAMAYIBA</t>
+        </is>
+      </c>
+      <c r="D821" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E821" t="inlineStr">
+        <is>
+          <t>2024-12-20</t>
+        </is>
+      </c>
+      <c r="F821" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="G821" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr">
+        <is>
+          <t>PIQEV1205</t>
+        </is>
+      </c>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C822" t="inlineStr">
+        <is>
+          <t>MOYO</t>
+        </is>
+      </c>
+      <c r="D822" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E822" t="inlineStr">
+        <is>
+          <t>2024-12-05</t>
+        </is>
+      </c>
+      <c r="F822" t="inlineStr">
+        <is>
+          <t>2025-05-02</t>
+        </is>
+      </c>
+      <c r="G822" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr">
+        <is>
+          <t>HTRSF1205</t>
+        </is>
+      </c>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C823" t="inlineStr">
+        <is>
+          <t>GULU PASSWORD</t>
+        </is>
+      </c>
+      <c r="D823" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>2024-12-05</t>
+        </is>
+      </c>
+      <c r="F823" t="inlineStr">
+        <is>
+          <t>2025-05-02</t>
+        </is>
+      </c>
+      <c r="G823" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr">
+        <is>
+          <t>OTOPQ1205</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C824" t="inlineStr">
+        <is>
+          <t>NABYEWANGA</t>
+        </is>
+      </c>
+      <c r="D824" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E824" t="inlineStr">
+        <is>
+          <t>2024-12-05</t>
+        </is>
+      </c>
+      <c r="F824" t="inlineStr">
+        <is>
+          <t>2025-05-02</t>
+        </is>
+      </c>
+      <c r="G824" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr">
+        <is>
+          <t>DXBYG1205</t>
+        </is>
+      </c>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C825" t="inlineStr">
+        <is>
+          <t>LACOR- GULU</t>
+        </is>
+      </c>
+      <c r="D825" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E825" t="inlineStr">
+        <is>
+          <t>2024-12-05</t>
+        </is>
+      </c>
+      <c r="F825" t="inlineStr">
+        <is>
+          <t>2025-05-02</t>
+        </is>
+      </c>
+      <c r="G825" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr">
+        <is>
+          <t>QENSV1205</t>
+        </is>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C826" t="inlineStr">
+        <is>
+          <t>BWEYALE</t>
+        </is>
+      </c>
+      <c r="D826" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E826" t="inlineStr">
+        <is>
+          <t>2024-12-05</t>
+        </is>
+      </c>
+      <c r="F826" t="inlineStr">
+        <is>
+          <t>2025-05-02</t>
+        </is>
+      </c>
+      <c r="G826" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr">
+        <is>
+          <t>EVEFH1205</t>
+        </is>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C827" t="inlineStr">
+        <is>
+          <t>BUNAMWAYA</t>
+        </is>
+      </c>
+      <c r="D827" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E827" t="inlineStr">
+        <is>
+          <t>2024-12-05</t>
+        </is>
+      </c>
+      <c r="F827" t="inlineStr">
+        <is>
+          <t>2025-05-02</t>
+        </is>
+      </c>
+      <c r="G827" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="inlineStr">
+        <is>
+          <t>EQKKS0228</t>
+        </is>
+      </c>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t>GAME PROS UGANDA LIMITED</t>
+        </is>
+      </c>
+      <c r="C828" t="inlineStr">
+        <is>
+          <t>BC  RENTALS, Wakiso town</t>
+        </is>
+      </c>
+      <c r="D828" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E828" t="inlineStr">
+        <is>
+          <t>2025-02-28</t>
+        </is>
+      </c>
+      <c r="F828" t="inlineStr">
+        <is>
+          <t>2025-04-29</t>
+        </is>
+      </c>
+      <c r="G828" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="inlineStr">
+        <is>
+          <t>MWBNF0226</t>
+        </is>
+      </c>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t>BETSPORTS UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>Betsports Bulenga</t>
+        </is>
+      </c>
+      <c r="D829" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E829" t="inlineStr">
+        <is>
+          <t>2025-02-26</t>
+        </is>
+      </c>
+      <c r="F829" t="inlineStr">
+        <is>
+          <t>2025-04-28</t>
+        </is>
+      </c>
+      <c r="G829" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="inlineStr">
+        <is>
+          <t>JWIDJ1031</t>
+        </is>
+      </c>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t>BETSPORTS UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C830" t="inlineStr">
+        <is>
+          <t>Betsports-Las Vegas  Bar</t>
+        </is>
+      </c>
+      <c r="D830" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E830" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F830" t="inlineStr">
+        <is>
+          <t>2025-04-28</t>
+        </is>
+      </c>
+      <c r="G830" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="inlineStr">
+        <is>
+          <t>ABNUJ1031</t>
+        </is>
+      </c>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t>BETSPORTS UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>Betsports-Wantoni</t>
+        </is>
+      </c>
+      <c r="D831" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E831" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F831" t="inlineStr">
+        <is>
+          <t>2025-04-28</t>
+        </is>
+      </c>
+      <c r="G831" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t>WLHGI1031</t>
+        </is>
+      </c>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t>BETSPORTS UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C832" t="inlineStr">
+        <is>
+          <t>Betsports Bwaise Opp Total</t>
+        </is>
+      </c>
+      <c r="D832" t="inlineStr">
+        <is>
+          <t>assigned</t>
+        </is>
+      </c>
+      <c r="E832" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F832" t="inlineStr">
+        <is>
+          <t>2025-04-28</t>
+        </is>
+      </c>
+      <c r="G832" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t>PTDFL1031</t>
+        </is>
+      </c>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t>BETSPORTS UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>Betsports king sports Bar</t>
+        </is>
+      </c>
+      <c r="D833" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E833" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F833" t="inlineStr">
+        <is>
+          <t>2025-04-28</t>
+        </is>
+      </c>
+      <c r="G833" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t>NSTUD0221</t>
+        </is>
+      </c>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t>BUFFALO CONSULTANTS LTD</t>
+        </is>
+      </c>
+      <c r="C834" t="inlineStr">
+        <is>
+          <t>LUKAYA</t>
+        </is>
+      </c>
+      <c r="D834" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E834" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="F834" t="inlineStr">
+        <is>
+          <t>2025-04-25</t>
+        </is>
+      </c>
+      <c r="G834" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t>SRYJR0221</t>
+        </is>
+      </c>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t>BUFFALO CONSULTANTS LTD</t>
+        </is>
+      </c>
+      <c r="C835" t="inlineStr">
+        <is>
+          <t>KAWAIDA MBALE</t>
+        </is>
+      </c>
+      <c r="D835" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E835" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="F835" t="inlineStr">
+        <is>
+          <t>2025-04-25</t>
+        </is>
+      </c>
+      <c r="G835" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t>FGSOO0131</t>
+        </is>
+      </c>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>KITORO</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F836" t="inlineStr">
+        <is>
+          <t>2025-04-20</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>CPPRB0131</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>MUTONIS BAR</t>
+        </is>
+      </c>
+      <c r="D837" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E837" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F837" t="inlineStr">
+        <is>
+          <t>2025-04-20</t>
+        </is>
+      </c>
+      <c r="G837" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>WYVSM0201</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>KAGOMA</t>
+        </is>
+      </c>
+      <c r="D838" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E838" t="inlineStr">
+        <is>
+          <t>2025-02-01</t>
+        </is>
+      </c>
+      <c r="F838" t="inlineStr">
+        <is>
+          <t>2025-04-20</t>
+        </is>
+      </c>
+      <c r="G838" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>SLRQW0131</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>ZANA</t>
+        </is>
+      </c>
+      <c r="D839" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E839" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F839" t="inlineStr">
+        <is>
+          <t>2025-04-20</t>
+        </is>
+      </c>
+      <c r="G839" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>RTJUF0131</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C840" t="inlineStr">
+        <is>
+          <t>BWAISE</t>
+        </is>
+      </c>
+      <c r="D840" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E840" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F840" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G840" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t>SSYAN0131</t>
+        </is>
+      </c>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C841" t="inlineStr">
+        <is>
+          <t>NAKULABYE</t>
+        </is>
+      </c>
+      <c r="D841" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E841" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F841" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G841" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
+          <t>QJUTJ0130</t>
+        </is>
+      </c>
+      <c r="B842" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C842" t="inlineStr">
+        <is>
+          <t>NANSANA</t>
+        </is>
+      </c>
+      <c r="D842" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E842" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="F842" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G842" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t>GVGBX0131</t>
+        </is>
+      </c>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C843" t="inlineStr">
+        <is>
+          <t>KABANGO</t>
+        </is>
+      </c>
+      <c r="D843" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E843" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F843" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G843" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t>GKJQF0131</t>
+        </is>
+      </c>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C844" t="inlineStr">
+        <is>
+          <t>KISENYI MUBZI</t>
+        </is>
+      </c>
+      <c r="D844" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E844" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F844" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G844" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t>FIPTJ0131</t>
+        </is>
+      </c>
+      <c r="B845" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C845" t="inlineStr">
+        <is>
+          <t>KIREKA</t>
+        </is>
+      </c>
+      <c r="D845" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E845" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F845" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G845" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr">
+        <is>
+          <t>VGUCW0204</t>
+        </is>
+      </c>
+      <c r="B846" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C846" t="inlineStr">
+        <is>
+          <t>NABINGO</t>
+        </is>
+      </c>
+      <c r="D846" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E846" t="inlineStr">
+        <is>
+          <t>2025-02-04</t>
+        </is>
+      </c>
+      <c r="F846" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G846" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr">
+        <is>
+          <t>UJPTG0131</t>
+        </is>
+      </c>
+      <c r="B847" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C847" t="inlineStr">
+        <is>
+          <t>NATEETE PARK</t>
+        </is>
+      </c>
+      <c r="D847" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E847" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F847" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G847" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr">
+        <is>
+          <t>UPIER0131</t>
+        </is>
+      </c>
+      <c r="B848" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C848" t="inlineStr">
+        <is>
+          <t>YUMBE</t>
+        </is>
+      </c>
+      <c r="D848" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E848" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F848" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G848" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="inlineStr">
+        <is>
+          <t>SNQNW0201</t>
+        </is>
+      </c>
+      <c r="B849" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C849" t="inlineStr">
+        <is>
+          <t>LUWERO</t>
+        </is>
+      </c>
+      <c r="D849" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E849" t="inlineStr">
+        <is>
+          <t>2025-02-01</t>
+        </is>
+      </c>
+      <c r="F849" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G849" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="inlineStr">
+        <is>
+          <t>ZHLRB0131</t>
+        </is>
+      </c>
+      <c r="B850" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C850" t="inlineStr">
+        <is>
+          <t>BWAISE PEPSI</t>
+        </is>
+      </c>
+      <c r="D850" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E850" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F850" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G850" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="inlineStr">
+        <is>
+          <t>WGJIW0201</t>
+        </is>
+      </c>
+      <c r="B851" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C851" t="inlineStr">
+        <is>
+          <t>BWEBAJJA</t>
+        </is>
+      </c>
+      <c r="D851" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E851" t="inlineStr">
+        <is>
+          <t>2025-02-01</t>
+        </is>
+      </c>
+      <c r="F851" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G851" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="inlineStr">
+        <is>
+          <t>UTKJY0201</t>
+        </is>
+      </c>
+      <c r="B852" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C852" t="inlineStr">
+        <is>
+          <t>BUJUKO NANSANA</t>
+        </is>
+      </c>
+      <c r="D852" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E852" t="inlineStr">
+        <is>
+          <t>2025-02-01</t>
+        </is>
+      </c>
+      <c r="F852" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G852" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="inlineStr">
+        <is>
+          <t>KQHHN0131</t>
+        </is>
+      </c>
+      <c r="B853" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C853" t="inlineStr">
+        <is>
+          <t>NEW LIFE BAR</t>
+        </is>
+      </c>
+      <c r="D853" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E853" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F853" t="inlineStr">
+        <is>
+          <t>2025-04-19</t>
+        </is>
+      </c>
+      <c r="G853" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="inlineStr">
+        <is>
+          <t>BEXZQ0122</t>
+        </is>
+      </c>
+      <c r="B854" t="inlineStr">
+        <is>
+          <t>CHOPLIFE LIMITED</t>
+        </is>
+      </c>
+      <c r="C854" t="inlineStr">
+        <is>
+          <t>CHOPLIFE LIMITED</t>
+        </is>
+      </c>
+      <c r="D854" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E854" t="inlineStr">
+        <is>
+          <t>2025-01-22</t>
+        </is>
+      </c>
+      <c r="F854" t="inlineStr">
+        <is>
+          <t>2025-04-15</t>
+        </is>
+      </c>
+      <c r="G854" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="inlineStr">
+        <is>
+          <t>USQDK0131</t>
+        </is>
+      </c>
+      <c r="B855" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C855" t="inlineStr">
+        <is>
+          <t>KYENGERA</t>
+        </is>
+      </c>
+      <c r="D855" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E855" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F855" t="inlineStr">
+        <is>
+          <t>2025-04-14</t>
+        </is>
+      </c>
+      <c r="G855" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="inlineStr">
+        <is>
+          <t>XTJKG0131</t>
+        </is>
+      </c>
+      <c r="B856" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C856" t="inlineStr">
+        <is>
+          <t>BWEYOGERERE</t>
+        </is>
+      </c>
+      <c r="D856" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E856" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F856" t="inlineStr">
+        <is>
+          <t>2025-04-14</t>
+        </is>
+      </c>
+      <c r="G856" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="inlineStr">
+        <is>
+          <t>OXWHE0131</t>
+        </is>
+      </c>
+      <c r="B857" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C857" t="inlineStr">
+        <is>
+          <t>OMBACHI</t>
+        </is>
+      </c>
+      <c r="D857" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E857" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F857" t="inlineStr">
+        <is>
+          <t>2025-04-14</t>
+        </is>
+      </c>
+      <c r="G857" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="inlineStr">
+        <is>
+          <t>UXWQW0131</t>
+        </is>
+      </c>
+      <c r="B858" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C858" t="inlineStr">
+        <is>
+          <t>HOIMA</t>
+        </is>
+      </c>
+      <c r="D858" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E858" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F858" t="inlineStr">
+        <is>
+          <t>2025-04-13</t>
+        </is>
+      </c>
+      <c r="G858" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="inlineStr">
+        <is>
+          <t>WYGKO0131</t>
+        </is>
+      </c>
+      <c r="B859" t="inlineStr">
+        <is>
+          <t>SASTOS AMUSEMENTS LTD</t>
+        </is>
+      </c>
+      <c r="C859" t="inlineStr">
+        <is>
+          <t>KIGUMBA</t>
+        </is>
+      </c>
+      <c r="D859" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E859" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F859" t="inlineStr">
+        <is>
+          <t>2025-04-13</t>
+        </is>
+      </c>
+      <c r="G859" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="inlineStr">
+        <is>
+          <t>TDLSE0129</t>
+        </is>
+      </c>
+      <c r="B860" t="inlineStr">
+        <is>
+          <t>ELDORADO COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C860" t="inlineStr">
+        <is>
+          <t>WALUSIMBI BRANCH</t>
+        </is>
+      </c>
+      <c r="D860" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E860" t="inlineStr">
+        <is>
+          <t>2025-01-29</t>
+        </is>
+      </c>
+      <c r="F860" t="inlineStr">
+        <is>
+          <t>2025-04-13</t>
+        </is>
+      </c>
+      <c r="G860" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr">
+        <is>
+          <t>ZLOUQ0125</t>
+        </is>
+      </c>
+      <c r="B861" t="inlineStr">
+        <is>
+          <t>ELDORADO COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C861" t="inlineStr">
+        <is>
+          <t>MPERERWE BRANCH</t>
+        </is>
+      </c>
+      <c r="D861" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E861" t="inlineStr">
+        <is>
+          <t>2025-01-25</t>
+        </is>
+      </c>
+      <c r="F861" t="inlineStr">
+        <is>
+          <t>2025-04-13</t>
+        </is>
+      </c>
+      <c r="G861" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr">
+        <is>
+          <t>WVGBL0211</t>
+        </is>
+      </c>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t>KINETIC CAPITAL LTD</t>
+        </is>
+      </c>
+      <c r="C862" t="inlineStr">
+        <is>
+          <t>Kkolo</t>
+        </is>
+      </c>
+      <c r="D862" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E862" t="inlineStr">
+        <is>
+          <t>2025-02-11</t>
+        </is>
+      </c>
+      <c r="F862" t="inlineStr">
+        <is>
+          <t>2025-04-12</t>
+        </is>
+      </c>
+      <c r="G862" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr">
+        <is>
+          <t>YJTHP0203</t>
+        </is>
+      </c>
+      <c r="B863" t="inlineStr">
+        <is>
+          <t>BET NEST LIMITED</t>
+        </is>
+      </c>
+      <c r="C863" t="inlineStr">
+        <is>
+          <t>Roze Courts</t>
+        </is>
+      </c>
+      <c r="D863" t="inlineStr">
+        <is>
+          <t>board_minutes_attached</t>
+        </is>
+      </c>
+      <c r="E863" t="inlineStr">
+        <is>
+          <t>2025-02-03</t>
+        </is>
+      </c>
+      <c r="F863" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="G863" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr">
+        <is>
+          <t>RPDFP0128</t>
+        </is>
+      </c>
+      <c r="B864" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C864" t="inlineStr">
+        <is>
+          <t>KITINTALE CENTER</t>
+        </is>
+      </c>
+      <c r="D864" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E864" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="F864" t="inlineStr">
+        <is>
+          <t>2025-04-07</t>
+        </is>
+      </c>
+      <c r="G864" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr">
+        <is>
+          <t>ECEEE0202</t>
+        </is>
+      </c>
+      <c r="B865" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C865" t="inlineStr">
+        <is>
+          <t>SEETA CENTER</t>
+        </is>
+      </c>
+      <c r="D865" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E865" t="inlineStr">
+        <is>
+          <t>2025-02-02</t>
+        </is>
+      </c>
+      <c r="F865" t="inlineStr">
+        <is>
+          <t>2025-04-07</t>
+        </is>
+      </c>
+      <c r="G865" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr">
+        <is>
+          <t>KAQJZ0128</t>
+        </is>
+      </c>
+      <c r="B866" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C866" t="inlineStr">
+        <is>
+          <t>LIRA TE KUL</t>
+        </is>
+      </c>
+      <c r="D866" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E866" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="F866" t="inlineStr">
+        <is>
+          <t>2025-04-07</t>
+        </is>
+      </c>
+      <c r="G866" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr">
+        <is>
+          <t>XNFHH0202</t>
+        </is>
+      </c>
+      <c r="B867" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C867" t="inlineStr">
+        <is>
+          <t>NTIKUTAMADA NILLCO</t>
+        </is>
+      </c>
+      <c r="D867" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E867" t="inlineStr">
+        <is>
+          <t>2025-02-02</t>
+        </is>
+      </c>
+      <c r="F867" t="inlineStr">
+        <is>
+          <t>2025-04-07</t>
+        </is>
+      </c>
+      <c r="G867" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr">
+        <is>
+          <t>QMCSU0202</t>
+        </is>
+      </c>
+      <c r="B868" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C868" t="inlineStr">
+        <is>
+          <t>NTINDA STRETCHER</t>
+        </is>
+      </c>
+      <c r="D868" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E868" t="inlineStr">
+        <is>
+          <t>2025-02-02</t>
+        </is>
+      </c>
+      <c r="F868" t="inlineStr">
+        <is>
+          <t>2025-04-07</t>
+        </is>
+      </c>
+      <c r="G868" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr">
+        <is>
+          <t>GEADT1231</t>
+        </is>
+      </c>
+      <c r="B869" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C869" t="inlineStr">
+        <is>
+          <t>WOBULENZI</t>
+        </is>
+      </c>
+      <c r="D869" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E869" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F869" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G869" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr">
+        <is>
+          <t>UMDHX1231</t>
+        </is>
+      </c>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C870" t="inlineStr">
+        <is>
+          <t>PAKWACH BRANCH 1</t>
+        </is>
+      </c>
+      <c r="D870" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E870" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F870" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G870" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr">
+        <is>
+          <t>LAPSO1231</t>
+        </is>
+      </c>
+      <c r="B871" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C871" t="inlineStr">
+        <is>
+          <t>NYARAVUR BRANCH</t>
+        </is>
+      </c>
+      <c r="D871" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E871" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F871" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G871" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr">
+        <is>
+          <t>URKID1231</t>
+        </is>
+      </c>
+      <c r="B872" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C872" t="inlineStr">
+        <is>
+          <t>KOBOKO 1 BRANCH</t>
+        </is>
+      </c>
+      <c r="D872" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E872" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F872" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G872" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr">
+        <is>
+          <t>GBOEC1231</t>
+        </is>
+      </c>
+      <c r="B873" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C873" t="inlineStr">
+        <is>
+          <t>KASATO BRANCH</t>
+        </is>
+      </c>
+      <c r="D873" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E873" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F873" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G873" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr">
+        <is>
+          <t>FAENU1231</t>
+        </is>
+      </c>
+      <c r="B874" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C874" t="inlineStr">
+        <is>
+          <t>BUSIIKA</t>
+        </is>
+      </c>
+      <c r="D874" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E874" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F874" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G874" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr">
+        <is>
+          <t>BJEBQ1231</t>
+        </is>
+      </c>
+      <c r="B875" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C875" t="inlineStr">
+        <is>
+          <t>ARUA IV EDIOFE</t>
+        </is>
+      </c>
+      <c r="D875" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E875" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F875" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G875" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr">
+        <is>
+          <t>JIXFT1231</t>
+        </is>
+      </c>
+      <c r="B876" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C876" t="inlineStr">
+        <is>
+          <t>ARUA II KKT</t>
+        </is>
+      </c>
+      <c r="D876" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E876" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F876" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G876" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr">
+        <is>
+          <t>OUSZZ1231</t>
+        </is>
+      </c>
+      <c r="B877" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C877" t="inlineStr">
+        <is>
+          <t>ANGAL BRANCH</t>
+        </is>
+      </c>
+      <c r="D877" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E877" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F877" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G877" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr">
+        <is>
+          <t>NHANF1231</t>
+        </is>
+      </c>
+      <c r="B878" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C878" t="inlineStr">
+        <is>
+          <t>TIRINYI</t>
+        </is>
+      </c>
+      <c r="D878" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E878" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F878" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G878" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr">
+        <is>
+          <t>TDTEK1231</t>
+        </is>
+      </c>
+      <c r="B879" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C879" t="inlineStr">
+        <is>
+          <t>SOROTI 3</t>
+        </is>
+      </c>
+      <c r="D879" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E879" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="F879" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G879" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr">
+        <is>
+          <t>ZQAMF0128</t>
+        </is>
+      </c>
+      <c r="B880" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C880" t="inlineStr">
+        <is>
+          <t>LUTEETE CENTER</t>
+        </is>
+      </c>
+      <c r="D880" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E880" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="F880" t="inlineStr">
+        <is>
+          <t>2025-04-05</t>
+        </is>
+      </c>
+      <c r="G880" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr">
+        <is>
+          <t>HWDST0131</t>
+        </is>
+      </c>
+      <c r="B881" t="inlineStr">
+        <is>
+          <t>GAME PROS UGANDA LIMITED</t>
+        </is>
+      </c>
+      <c r="C881" t="inlineStr">
+        <is>
+          <t>SPOT CENTER</t>
+        </is>
+      </c>
+      <c r="D881" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E881" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F881" t="inlineStr">
+        <is>
+          <t>2025-04-04</t>
+        </is>
+      </c>
+      <c r="G881" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr">
+        <is>
+          <t>QDWXD0129</t>
+        </is>
+      </c>
+      <c r="B882" t="inlineStr">
+        <is>
+          <t>GAME PROS UGANDA LIMITED</t>
+        </is>
+      </c>
+      <c r="C882" t="inlineStr">
+        <is>
+          <t>Namungoona Luyinjja</t>
+        </is>
+      </c>
+      <c r="D882" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E882" t="inlineStr">
+        <is>
+          <t>2025-01-29</t>
+        </is>
+      </c>
+      <c r="F882" t="inlineStr">
+        <is>
+          <t>2025-04-04</t>
+        </is>
+      </c>
+      <c r="G882" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="inlineStr">
+        <is>
+          <t>GAJQZ0127</t>
+        </is>
+      </c>
+      <c r="B883" t="inlineStr">
+        <is>
+          <t>ADVANCED GAMING LIMITED</t>
+        </is>
+      </c>
+      <c r="C883" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="D883" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E883" t="inlineStr">
+        <is>
+          <t>2025-01-27</t>
+        </is>
+      </c>
+      <c r="F883" t="inlineStr">
+        <is>
+          <t>2025-04-04</t>
+        </is>
+      </c>
+      <c r="G883" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr">
+        <is>
+          <t>GVOUS0131</t>
+        </is>
+      </c>
+      <c r="B884" t="inlineStr">
+        <is>
+          <t>NEXORA TECHNOLOGY CO. LIMITED</t>
+        </is>
+      </c>
+      <c r="C884" t="inlineStr">
+        <is>
+          <t>Mukama Mwesigwa Plaza</t>
+        </is>
+      </c>
+      <c r="D884" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E884" t="inlineStr">
+        <is>
+          <t>2025-01-31</t>
+        </is>
+      </c>
+      <c r="F884" t="inlineStr">
+        <is>
+          <t>2025-04-01</t>
+        </is>
+      </c>
+      <c r="G884" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr">
+        <is>
+          <t>AMQJV0127</t>
+        </is>
+      </c>
+      <c r="B885" t="inlineStr">
+        <is>
+          <t>TITAN IDEAS LIMITED</t>
+        </is>
+      </c>
+      <c r="C885" t="inlineStr">
+        <is>
+          <t>NAMATABA</t>
+        </is>
+      </c>
+      <c r="D885" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E885" t="inlineStr">
+        <is>
+          <t>2025-01-27</t>
+        </is>
+      </c>
+      <c r="F885" t="inlineStr">
+        <is>
+          <t>2025-04-01</t>
+        </is>
+      </c>
+      <c r="G885" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr">
+        <is>
+          <t>FZHKW0127</t>
+        </is>
+      </c>
+      <c r="B886" t="inlineStr">
+        <is>
+          <t>TITAN IDEAS LIMITED</t>
+        </is>
+      </c>
+      <c r="C886" t="inlineStr">
+        <is>
+          <t>KINAAWA</t>
+        </is>
+      </c>
+      <c r="D886" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E886" t="inlineStr">
+        <is>
+          <t>2025-01-27</t>
+        </is>
+      </c>
+      <c r="F886" t="inlineStr">
+        <is>
+          <t>2025-03-31</t>
+        </is>
+      </c>
+      <c r="G886" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr">
+        <is>
+          <t>ZVQBX0123</t>
+        </is>
+      </c>
+      <c r="B887" t="inlineStr">
+        <is>
+          <t>TITAN IDEAS LIMITED</t>
+        </is>
+      </c>
+      <c r="C887" t="inlineStr">
+        <is>
+          <t>KASSANDA</t>
+        </is>
+      </c>
+      <c r="D887" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E887" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="F887" t="inlineStr">
+        <is>
+          <t>2025-03-31</t>
+        </is>
+      </c>
+      <c r="G887" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr">
+        <is>
+          <t>ABDJL0129</t>
+        </is>
+      </c>
+      <c r="B888" t="inlineStr">
+        <is>
+          <t>GAME PROS UGANDA LIMITED</t>
+        </is>
+      </c>
+      <c r="C888" t="inlineStr">
+        <is>
+          <t>Kireka, Isabella Plaza,.</t>
+        </is>
+      </c>
+      <c r="D888" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E888" t="inlineStr">
+        <is>
+          <t>2025-01-29</t>
+        </is>
+      </c>
+      <c r="F888" t="inlineStr">
+        <is>
+          <t>2025-03-31</t>
+        </is>
+      </c>
+      <c r="G888" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr">
+        <is>
+          <t>OFTII0125</t>
+        </is>
+      </c>
+      <c r="B889" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C889" t="inlineStr">
+        <is>
+          <t>KALERWE</t>
+        </is>
+      </c>
+      <c r="D889" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E889" t="inlineStr">
+        <is>
+          <t>2025-01-25</t>
+        </is>
+      </c>
+      <c r="F889" t="inlineStr">
+        <is>
+          <t>2025-03-29</t>
+        </is>
+      </c>
+      <c r="G889" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr">
+        <is>
+          <t>NDNDU0125</t>
+        </is>
+      </c>
+      <c r="B890" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C890" t="inlineStr">
+        <is>
+          <t>KAMWOKYA 2</t>
+        </is>
+      </c>
+      <c r="D890" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E890" t="inlineStr">
+        <is>
+          <t>2025-01-25</t>
+        </is>
+      </c>
+      <c r="F890" t="inlineStr">
+        <is>
+          <t>2025-03-29</t>
+        </is>
+      </c>
+      <c r="G890" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr">
+        <is>
+          <t>RBMWG0123</t>
+        </is>
+      </c>
+      <c r="B891" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C891" t="inlineStr">
+        <is>
+          <t>HOIMA</t>
+        </is>
+      </c>
+      <c r="D891" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E891" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="F891" t="inlineStr">
+        <is>
+          <t>2025-03-25</t>
+        </is>
+      </c>
+      <c r="G891" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr">
+        <is>
+          <t>XEWQH0123</t>
+        </is>
+      </c>
+      <c r="B892" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C892" t="inlineStr">
+        <is>
+          <t>JINJA BASEMENT</t>
+        </is>
+      </c>
+      <c r="D892" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E892" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="F892" t="inlineStr">
+        <is>
+          <t>2025-03-25</t>
+        </is>
+      </c>
+      <c r="G892" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr">
+        <is>
+          <t>ZILFX1218</t>
+        </is>
+      </c>
+      <c r="B893" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C893" t="inlineStr">
+        <is>
+          <t>Arua 5</t>
+        </is>
+      </c>
+      <c r="D893" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E893" t="inlineStr">
+        <is>
+          <t>2024-12-18</t>
+        </is>
+      </c>
+      <c r="F893" t="inlineStr">
+        <is>
+          <t>2025-03-24</t>
+        </is>
+      </c>
+      <c r="G893" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr">
+        <is>
+          <t>QUZIE0123</t>
+        </is>
+      </c>
+      <c r="B894" t="inlineStr">
+        <is>
+          <t>BWINBET UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C894" t="inlineStr">
+        <is>
+          <t>ARUA PARK</t>
+        </is>
+      </c>
+      <c r="D894" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E894" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="F894" t="inlineStr">
+        <is>
+          <t>2025-03-24</t>
+        </is>
+      </c>
+      <c r="G894" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr">
+        <is>
+          <t>WWCTB0123</t>
+        </is>
+      </c>
+      <c r="B895" t="inlineStr">
+        <is>
+          <t>BWINBET UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C895" t="inlineStr">
+        <is>
+          <t>KYEBANDO</t>
+        </is>
+      </c>
+      <c r="D895" t="inlineStr">
+        <is>
+          <t>assigned</t>
+        </is>
+      </c>
+      <c r="E895" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="F895" t="inlineStr">
+        <is>
+          <t>2025-03-24</t>
+        </is>
+      </c>
+      <c r="G895" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr">
+        <is>
+          <t>MSXGY0123</t>
+        </is>
+      </c>
+      <c r="B896" t="inlineStr">
+        <is>
+          <t>BWINBET UGANDA LTD</t>
+        </is>
+      </c>
+      <c r="C896" t="inlineStr">
+        <is>
+          <t>AMIGOS</t>
+        </is>
+      </c>
+      <c r="D896" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E896" t="inlineStr">
+        <is>
+          <t>2025-01-23</t>
+        </is>
+      </c>
+      <c r="F896" t="inlineStr">
+        <is>
+          <t>2025-03-24</t>
+        </is>
+      </c>
+      <c r="G896" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr">
+        <is>
+          <t>FMHYI0114</t>
+        </is>
+      </c>
+      <c r="B897" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C897" t="inlineStr">
+        <is>
+          <t>BUGEMBE ROAD</t>
+        </is>
+      </c>
+      <c r="D897" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E897" t="inlineStr">
+        <is>
+          <t>2025-01-14</t>
+        </is>
+      </c>
+      <c r="F897" t="inlineStr">
+        <is>
+          <t>2025-03-17</t>
+        </is>
+      </c>
+      <c r="G897" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr">
+        <is>
+          <t>HQJTH0107</t>
+        </is>
+      </c>
+      <c r="B898" t="inlineStr">
+        <is>
+          <t>ELDORADO COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C898" t="inlineStr">
+        <is>
+          <t>BUGEMBE BRANCH</t>
+        </is>
+      </c>
+      <c r="D898" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E898" t="inlineStr">
+        <is>
+          <t>2025-01-07</t>
+        </is>
+      </c>
+      <c r="F898" t="inlineStr">
+        <is>
+          <t>2025-03-09</t>
+        </is>
+      </c>
+      <c r="G898" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr">
+        <is>
+          <t>IOTAH0107</t>
+        </is>
+      </c>
+      <c r="B899" t="inlineStr">
+        <is>
+          <t>ELDORADO COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="C899" t="inlineStr">
+        <is>
+          <t>WANYAMA BRANCH</t>
+        </is>
+      </c>
+      <c r="D899" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E899" t="inlineStr">
+        <is>
+          <t>2025-01-07</t>
+        </is>
+      </c>
+      <c r="F899" t="inlineStr">
+        <is>
+          <t>2025-03-09</t>
+        </is>
+      </c>
+      <c r="G899" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr">
+        <is>
+          <t>XHZDK1114</t>
+        </is>
+      </c>
+      <c r="B900" t="inlineStr">
+        <is>
+          <t>SYNERLINK GROUP LIMITED</t>
+        </is>
+      </c>
+      <c r="C900" t="inlineStr">
+        <is>
+          <t>HEAD OFFICE</t>
+        </is>
+      </c>
+      <c r="D900" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E900" t="inlineStr">
+        <is>
+          <t>2024-11-14</t>
+        </is>
+      </c>
+      <c r="F900" t="inlineStr">
+        <is>
+          <t>2025-02-27</t>
+        </is>
+      </c>
+      <c r="G900" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr">
+        <is>
+          <t>TZLCQ1213</t>
+        </is>
+      </c>
+      <c r="B901" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C901" t="inlineStr">
+        <is>
+          <t>KAWAALA BAR</t>
+        </is>
+      </c>
+      <c r="D901" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E901" t="inlineStr">
+        <is>
+          <t>2024-12-13</t>
+        </is>
+      </c>
+      <c r="F901" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="G901" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr">
+        <is>
+          <t>LJFZK1213</t>
+        </is>
+      </c>
+      <c r="B902" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C902" t="inlineStr">
+        <is>
+          <t>WANDEGEYA</t>
+        </is>
+      </c>
+      <c r="D902" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E902" t="inlineStr">
+        <is>
+          <t>2024-12-13</t>
+        </is>
+      </c>
+      <c r="F902" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="G902" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr">
+        <is>
+          <t>EQUJL1216</t>
+        </is>
+      </c>
+      <c r="B903" t="inlineStr">
+        <is>
+          <t>GAME PROS UGANDA LIMITED</t>
+        </is>
+      </c>
+      <c r="C903" t="inlineStr">
+        <is>
+          <t>Kisozi Complex</t>
+        </is>
+      </c>
+      <c r="D903" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E903" t="inlineStr">
+        <is>
+          <t>2024-12-16</t>
+        </is>
+      </c>
+      <c r="F903" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="G903" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr">
+        <is>
+          <t>CMIKJ1218</t>
+        </is>
+      </c>
+      <c r="B904" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C904" t="inlineStr">
+        <is>
+          <t>Namayiba 1</t>
+        </is>
+      </c>
+      <c r="D904" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E904" t="inlineStr">
+        <is>
+          <t>2024-12-18</t>
+        </is>
+      </c>
+      <c r="F904" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="G904" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr">
+        <is>
+          <t>ZOVDI1218</t>
+        </is>
+      </c>
+      <c r="B905" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C905" t="inlineStr">
+        <is>
+          <t>Mpererwe 1</t>
+        </is>
+      </c>
+      <c r="D905" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E905" t="inlineStr">
+        <is>
+          <t>2024-12-18</t>
+        </is>
+      </c>
+      <c r="F905" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="G905" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr">
+        <is>
+          <t>KKRAA1218</t>
+        </is>
+      </c>
+      <c r="B906" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C906" t="inlineStr">
+        <is>
+          <t>Ntinda</t>
+        </is>
+      </c>
+      <c r="D906" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E906" t="inlineStr">
+        <is>
+          <t>2024-12-18</t>
+        </is>
+      </c>
+      <c r="F906" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="G906" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr">
+        <is>
+          <t>ACAPY1220</t>
+        </is>
+      </c>
+      <c r="B907" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C907" t="inlineStr">
+        <is>
+          <t>Nakasajja</t>
+        </is>
+      </c>
+      <c r="D907" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E907" t="inlineStr">
+        <is>
+          <t>2024-12-20</t>
+        </is>
+      </c>
+      <c r="F907" t="inlineStr">
+        <is>
+          <t>2025-02-19</t>
+        </is>
+      </c>
+      <c r="G907" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr">
+        <is>
+          <t>BMBJN1031</t>
+        </is>
+      </c>
+      <c r="B908" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C908" t="inlineStr">
+        <is>
+          <t>Kalerwe3</t>
+        </is>
+      </c>
+      <c r="D908" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E908" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F908" t="inlineStr">
+        <is>
+          <t>2025-02-19</t>
+        </is>
+      </c>
+      <c r="G908" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr">
+        <is>
+          <t>OFXAE1031</t>
+        </is>
+      </c>
+      <c r="B909" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C909" t="inlineStr">
+        <is>
+          <t>Kawala</t>
+        </is>
+      </c>
+      <c r="D909" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E909" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F909" t="inlineStr">
+        <is>
+          <t>2025-02-19</t>
+        </is>
+      </c>
+      <c r="G909" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr">
+        <is>
+          <t>BAHCF1031</t>
+        </is>
+      </c>
+      <c r="B910" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C910" t="inlineStr">
+        <is>
+          <t>Haruna Towers</t>
+        </is>
+      </c>
+      <c r="D910" t="inlineStr">
+        <is>
+          <t>verified</t>
+        </is>
+      </c>
+      <c r="E910" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F910" t="inlineStr">
+        <is>
+          <t>2025-02-19</t>
+        </is>
+      </c>
+      <c r="G910" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr">
+        <is>
+          <t>PHHAN1031</t>
+        </is>
+      </c>
+      <c r="B911" t="inlineStr">
+        <is>
+          <t>KINGS INVESTMENTS (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C911" t="inlineStr">
+        <is>
+          <t>Masanafu</t>
+        </is>
+      </c>
+      <c r="D911" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E911" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F911" t="inlineStr">
+        <is>
+          <t>2025-02-19</t>
+        </is>
+      </c>
+      <c r="G911" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr">
+        <is>
+          <t>BCEAU1220</t>
+        </is>
+      </c>
+      <c r="B912" t="inlineStr">
+        <is>
+          <t>BET MASTER LTD</t>
+        </is>
+      </c>
+      <c r="C912" t="inlineStr">
+        <is>
+          <t>Joggo</t>
+        </is>
+      </c>
+      <c r="D912" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E912" t="inlineStr">
+        <is>
+          <t>2024-12-20</t>
+        </is>
+      </c>
+      <c r="F912" t="inlineStr">
+        <is>
+          <t>2025-02-19</t>
+        </is>
+      </c>
+      <c r="G912" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr">
+        <is>
+          <t>LMTVJ1218</t>
+        </is>
+      </c>
+      <c r="B913" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C913" t="inlineStr">
+        <is>
+          <t>Mityana 1</t>
+        </is>
+      </c>
+      <c r="D913" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E913" t="inlineStr">
+        <is>
+          <t>2024-12-18</t>
+        </is>
+      </c>
+      <c r="F913" t="inlineStr">
+        <is>
+          <t>2025-02-18</t>
+        </is>
+      </c>
+      <c r="G913" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr">
+        <is>
+          <t>CBHTS1218</t>
+        </is>
+      </c>
+      <c r="B914" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C914" t="inlineStr">
+        <is>
+          <t>Soroti Market Street</t>
+        </is>
+      </c>
+      <c r="D914" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E914" t="inlineStr">
+        <is>
+          <t>2024-12-18</t>
+        </is>
+      </c>
+      <c r="F914" t="inlineStr">
+        <is>
+          <t>2025-02-18</t>
+        </is>
+      </c>
+      <c r="G914" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr">
+        <is>
+          <t>LQJLL1218</t>
+        </is>
+      </c>
+      <c r="B915" t="inlineStr">
+        <is>
+          <t>PARSHA INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C915" t="inlineStr">
+        <is>
+          <t>Kitgum 2</t>
+        </is>
+      </c>
+      <c r="D915" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E915" t="inlineStr">
+        <is>
+          <t>2024-12-18</t>
+        </is>
+      </c>
+      <c r="F915" t="inlineStr">
+        <is>
+          <t>2025-02-18</t>
+        </is>
+      </c>
+      <c r="G915" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr">
+        <is>
+          <t>QLMNG1128</t>
+        </is>
+      </c>
+      <c r="B916" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C916" t="inlineStr">
+        <is>
+          <t>ENTEBBE BAR</t>
+        </is>
+      </c>
+      <c r="D916" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E916" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F916" t="inlineStr">
+        <is>
+          <t>2025-02-18</t>
+        </is>
+      </c>
+      <c r="G916" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr">
+        <is>
+          <t>PLDQX1129</t>
+        </is>
+      </c>
+      <c r="B917" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C917" t="inlineStr">
+        <is>
+          <t>ENTEBBE TWO</t>
+        </is>
+      </c>
+      <c r="D917" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E917" t="inlineStr">
+        <is>
+          <t>2024-11-29</t>
+        </is>
+      </c>
+      <c r="F917" t="inlineStr">
+        <is>
+          <t>2025-02-17</t>
+        </is>
+      </c>
+      <c r="G917" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="inlineStr">
+        <is>
+          <t>HBZDU1129</t>
+        </is>
+      </c>
+      <c r="B918" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C918" t="inlineStr">
+        <is>
+          <t>SOROTI 1</t>
+        </is>
+      </c>
+      <c r="D918" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E918" t="inlineStr">
+        <is>
+          <t>2024-11-29</t>
+        </is>
+      </c>
+      <c r="F918" t="inlineStr">
+        <is>
+          <t>2025-02-17</t>
+        </is>
+      </c>
+      <c r="G918" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="inlineStr">
+        <is>
+          <t>WCRJM1129</t>
+        </is>
+      </c>
+      <c r="B919" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C919" t="inlineStr">
+        <is>
+          <t>ENTEBBE THREE</t>
+        </is>
+      </c>
+      <c r="D919" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E919" t="inlineStr">
+        <is>
+          <t>2024-11-29</t>
+        </is>
+      </c>
+      <c r="F919" t="inlineStr">
+        <is>
+          <t>2025-02-16</t>
+        </is>
+      </c>
+      <c r="G919" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="inlineStr">
+        <is>
+          <t>CMCVF1128</t>
+        </is>
+      </c>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C920" t="inlineStr">
+        <is>
+          <t>MULAGO</t>
+        </is>
+      </c>
+      <c r="D920" t="inlineStr">
+        <is>
+          <t>assigned</t>
+        </is>
+      </c>
+      <c r="E920" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F920" t="inlineStr">
+        <is>
+          <t>2025-02-15</t>
+        </is>
+      </c>
+      <c r="G920" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr">
+        <is>
+          <t>ZHOHY1128</t>
+        </is>
+      </c>
+      <c r="B921" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C921" t="inlineStr">
+        <is>
+          <t>NATEETE 2</t>
+        </is>
+      </c>
+      <c r="D921" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E921" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F921" t="inlineStr">
+        <is>
+          <t>2025-02-15</t>
+        </is>
+      </c>
+      <c r="G921" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr">
+        <is>
+          <t>NKIKV1128</t>
+        </is>
+      </c>
+      <c r="B922" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C922" t="inlineStr">
+        <is>
+          <t>NAKULABYE</t>
+        </is>
+      </c>
+      <c r="D922" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E922" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F922" t="inlineStr">
+        <is>
+          <t>2025-02-15</t>
+        </is>
+      </c>
+      <c r="G922" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr">
+        <is>
+          <t>EQQOP1128</t>
+        </is>
+      </c>
+      <c r="B923" t="inlineStr">
+        <is>
+          <t>ENTERPRISE GAMING (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C923" t="inlineStr">
+        <is>
+          <t>GOODLIFE BAR</t>
+        </is>
+      </c>
+      <c r="D923" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E923" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F923" t="inlineStr">
+        <is>
+          <t>2025-02-15</t>
+        </is>
+      </c>
+      <c r="G923" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr">
+        <is>
+          <t>BYFUK1210</t>
+        </is>
+      </c>
+      <c r="B924" t="inlineStr">
+        <is>
+          <t>BET MASTER LTD</t>
+        </is>
+      </c>
+      <c r="C924" t="inlineStr">
+        <is>
+          <t>Kito</t>
+        </is>
+      </c>
+      <c r="D924" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E924" t="inlineStr">
+        <is>
+          <t>2024-12-10</t>
+        </is>
+      </c>
+      <c r="F924" t="inlineStr">
+        <is>
+          <t>2025-02-10</t>
+        </is>
+      </c>
+      <c r="G924" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr">
+        <is>
+          <t>ZPPDW1210</t>
+        </is>
+      </c>
+      <c r="B925" t="inlineStr">
+        <is>
+          <t>BET MASTER LTD</t>
+        </is>
+      </c>
+      <c r="C925" t="inlineStr">
+        <is>
+          <t>Busia</t>
+        </is>
+      </c>
+      <c r="D925" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E925" t="inlineStr">
+        <is>
+          <t>2024-12-10</t>
+        </is>
+      </c>
+      <c r="F925" t="inlineStr">
+        <is>
+          <t>2025-02-10</t>
+        </is>
+      </c>
+      <c r="G925" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr">
+        <is>
+          <t>MRZVU1128</t>
+        </is>
+      </c>
+      <c r="B926" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C926" t="inlineStr">
+        <is>
+          <t>Kibuye</t>
+        </is>
+      </c>
+      <c r="D926" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E926" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F926" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="G926" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr">
+        <is>
+          <t>LNZHP1128</t>
+        </is>
+      </c>
+      <c r="B927" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C927" t="inlineStr">
+        <is>
+          <t>Nakasongola</t>
+        </is>
+      </c>
+      <c r="D927" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E927" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F927" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="G927" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr">
+        <is>
+          <t>EFSBO1128</t>
+        </is>
+      </c>
+      <c r="B928" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C928" t="inlineStr">
+        <is>
+          <t>Nansana</t>
+        </is>
+      </c>
+      <c r="D928" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E928" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F928" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="G928" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr">
+        <is>
+          <t>UIAQT1128</t>
+        </is>
+      </c>
+      <c r="B929" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C929" t="inlineStr">
+        <is>
+          <t>Namasuba</t>
+        </is>
+      </c>
+      <c r="D929" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E929" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F929" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="G929" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr">
+        <is>
+          <t>ZSLCF1128</t>
+        </is>
+      </c>
+      <c r="B930" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C930" t="inlineStr">
+        <is>
+          <t>Oyam</t>
+        </is>
+      </c>
+      <c r="D930" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E930" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F930" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="G930" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr">
+        <is>
+          <t>OMDGH1128</t>
+        </is>
+      </c>
+      <c r="B931" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C931" t="inlineStr">
+        <is>
+          <t>Kansanga</t>
+        </is>
+      </c>
+      <c r="D931" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E931" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F931" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="G931" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr">
+        <is>
+          <t>LWLFE1128</t>
+        </is>
+      </c>
+      <c r="B932" t="inlineStr">
+        <is>
+          <t>LEGIT MASTERS LTD</t>
+        </is>
+      </c>
+      <c r="C932" t="inlineStr">
+        <is>
+          <t>Kabowa</t>
+        </is>
+      </c>
+      <c r="D932" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E932" t="inlineStr">
+        <is>
+          <t>2024-11-28</t>
+        </is>
+      </c>
+      <c r="F932" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="G932" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr">
+        <is>
+          <t>TIIZL1031</t>
+        </is>
+      </c>
+      <c r="B933" t="inlineStr">
+        <is>
+          <t>A BETTER PLACE SMC  LIMITED</t>
+        </is>
+      </c>
+      <c r="C933" t="inlineStr">
+        <is>
+          <t>KYENGERA</t>
+        </is>
+      </c>
+      <c r="D933" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E933" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F933" t="inlineStr">
+        <is>
+          <t>2025-01-03</t>
+        </is>
+      </c>
+      <c r="G933" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr">
+        <is>
+          <t>ARENW1031</t>
+        </is>
+      </c>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t>A BETTER PLACE SMC  LIMITED</t>
+        </is>
+      </c>
+      <c r="C934" t="inlineStr">
+        <is>
+          <t>KAMPALA CASINO</t>
+        </is>
+      </c>
+      <c r="D934" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t>2024-10-31</t>
+        </is>
+      </c>
+      <c r="F934" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
+      <c r="G934" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr">
+        <is>
+          <t>WSLBB1021</t>
+        </is>
+      </c>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C935" t="inlineStr">
+        <is>
+          <t>KAMWOKYA 2</t>
+        </is>
+      </c>
+      <c r="D935" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t>2024-10-21</t>
+        </is>
+      </c>
+      <c r="F935" t="inlineStr">
+        <is>
+          <t>2024-12-21</t>
+        </is>
+      </c>
+      <c r="G935" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t>XIQWH1021</t>
+        </is>
+      </c>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t>MASSALIA LIMITED</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr">
+        <is>
+          <t>KALERWE</t>
+        </is>
+      </c>
+      <c r="D936" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="E936" t="inlineStr">
+        <is>
+          <t>2024-10-21</t>
+        </is>
+      </c>
+      <c r="F936" t="inlineStr">
+        <is>
+          <t>2024-12-21</t>
+        </is>
+      </c>
+      <c r="G936" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
           <t>BKVOQ1017</t>
         </is>
       </c>
-      <c r="B818" t="inlineStr">
+      <c r="B937" t="inlineStr">
         <is>
           <t>MASSALIA LIMITED</t>
         </is>
       </c>
-      <c r="C818" t="inlineStr">
+      <c r="C937" t="inlineStr">
         <is>
           <t>BWEYOGERERE JUNCTION</t>
         </is>
       </c>
-      <c r="D818" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E818" t="inlineStr">
+      <c r="D937" t="inlineStr">
+        <is>
+          <t>inspected</t>
+        </is>
+      </c>
+      <c r="E937" t="inlineStr">
         <is>
           <t>2024-10-17</t>
         </is>
       </c>
-      <c r="F818" t="inlineStr">
+      <c r="F937" t="inlineStr">
         <is>
           <t>2024-12-21</t>
         </is>
       </c>
-      <c r="G818" t="inlineStr">
+      <c r="G937" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>