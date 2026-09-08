--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -410,444 +410,504 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="40" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="13" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Reference Number</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Operator</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Submitted At</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Expiry Date</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Days Left</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>NKYNQ0520</t>
+          <t>KHRYI0831</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>TITAN IDEAS LIMITED</t>
+          <t>ALLIED BEVERAGES COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-11-02</t>
+        </is>
+      </c>
+      <c r="F2" t="n">
+        <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>KUVEX0412</t>
+          <t>ALLGJ0804</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EAST ATLANTIC TELECOMMUNICATIONS LTD</t>
+          <t>CITY SITES LIMITED</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>verified</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
-[...5 lines deleted...]
-        </is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>UTCAD0313</t>
+          <t>NKYNQ0520</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>GARDEN CITY INVESTMENTS LIMITED</t>
+          <t>TITAN IDEAS LIMITED</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>verified</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>DPJMX0316</t>
+          <t>KUVEX0412</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MTN MOBILE MONEY (U) LIMITED</t>
+          <t>EAST ATLANTIC TELECOMMUNICATIONS LTD</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>inspected</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>QWLDN0312</t>
+          <t>UTCAD0313</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>MTN MOBILE MONEY (U) LIMITED</t>
+          <t>GARDEN CITY INVESTMENTS LIMITED</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>assigned</t>
+          <t>verified</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-05-30</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>WXBKK0225</t>
+          <t>DPJMX0316</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>MTN MOBILE MONEY (U) LIMITED</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>cancelled</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>IFCMG0206</t>
+          <t>QWLDN0312</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">AIRTEL MOBILE COMMERCE UGANDA LIMITED </t>
+          <t>MTN MOBILE MONEY (U) LIMITED</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>assigned</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>YFWEI0219</t>
+          <t>WXBKK0225</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOUSING FINANCE BANK LIMITED </t>
+          <t>MTN MOBILE MONEY (U) LIMITED</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>submitted</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>IPPJK0112</t>
+          <t>IFCMG0206</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>MTN MOBILE MONEY (U) LIMITED</t>
+          <t xml:space="preserve">AIRTEL MOBILE COMMERCE UGANDA LIMITED </t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>verified</t>
+          <t>submitted</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-06</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>DMQRX1125</t>
+          <t>YFWEI0219</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>CTA SPACE LTD</t>
+          <t xml:space="preserve">HOUSING FINANCE BANK LIMITED </t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2025-11-25</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
+          <t>IPPJK0112</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>MTN MOBILE MONEY (U) LIMITED</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>verified</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>2026-01-12</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>DMQRX1125</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>CTA SPACE LTD</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>submitted</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>2025-11-25</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>2026-01-30</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
           <t>FQMKV1016</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t>CROWN BEVERAGES LIMITED</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C14" t="inlineStr">
         <is>
           <t>submitted</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>2025-10-16</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>